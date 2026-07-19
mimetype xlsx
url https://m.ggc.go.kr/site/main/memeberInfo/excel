--- v0 (2026-06-02)
+++ v1 (2026-07-19)
@@ -6,1571 +6,1631 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="게시판 목록" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="859" uniqueCount="507">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1009" uniqueCount="527">
   <si>
     <t>순번</t>
   </si>
   <si>
     <t>이름</t>
   </si>
   <si>
     <t>직위</t>
   </si>
   <si>
     <t>정당</t>
   </si>
   <si>
     <t>선거구</t>
   </si>
   <si>
     <t>소속위원</t>
   </si>
   <si>
     <t>홈페이지</t>
   </si>
   <si>
-    <t>강웅철</t>
+    <t>강성삼</t>
   </si>
   <si>
     <t>의원</t>
   </si>
   <si>
+    <t>더불어민주당</t>
+  </si>
+  <si>
+    <t>하남시 제2선거구</t>
+  </si>
+  <si>
+    <t>안전행정위원회위원</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/12062/12</t>
+  </si>
+  <si>
+    <t>고은정</t>
+  </si>
+  <si>
+    <t>고양시 제10선거구</t>
+  </si>
+  <si>
+    <t>농정해양위원회위원</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/10021/12</t>
+  </si>
+  <si>
+    <t>고찬석</t>
+  </si>
+  <si>
+    <t>용인시 제9선거구</t>
+  </si>
+  <si>
+    <t>건설교통위원회위원장</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/10027/12</t>
+  </si>
+  <si>
+    <t>국은주</t>
+  </si>
+  <si>
     <t>국민의힘</t>
   </si>
   <si>
+    <t>비례대표</t>
+  </si>
+  <si>
+    <t>보건복지위원회위원</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/9066/12</t>
+  </si>
+  <si>
+    <t>국중범</t>
+  </si>
+  <si>
+    <t>성남시 제4선거구</t>
+  </si>
+  <si>
+    <t>교육기획위원회위원장</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/10010/12</t>
+  </si>
+  <si>
+    <t>권태익</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/12306/12</t>
+  </si>
+  <si>
+    <t>금종례</t>
+  </si>
+  <si>
+    <t>여성가족평생교육위원회위원</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/6009/12</t>
+  </si>
+  <si>
+    <t>김경옥</t>
+  </si>
+  <si>
+    <t>평택시 제3선거구</t>
+  </si>
+  <si>
+    <t>교육기획위원회위원</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/12040/12</t>
+  </si>
+  <si>
+    <t>김귀근</t>
+  </si>
+  <si>
+    <t>군포시 제4선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/12068/12</t>
+  </si>
+  <si>
+    <t>김동규</t>
+  </si>
+  <si>
+    <t>안산시 제1선거구</t>
+  </si>
+  <si>
+    <t>보건복지위원회위원장</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/11015/12</t>
+  </si>
+  <si>
+    <t>김동희</t>
+  </si>
+  <si>
+    <t>부천시 제6선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/11009/12</t>
+  </si>
+  <si>
+    <t>김명숙</t>
+  </si>
+  <si>
+    <t>평택시 제2선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/12039/12</t>
+  </si>
+  <si>
+    <t>김미경</t>
+  </si>
+  <si>
+    <t>광주시 제4선거구</t>
+  </si>
+  <si>
+    <t>도시환경위원회위원</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/12060/12</t>
+  </si>
+  <si>
+    <t>김미숙</t>
+  </si>
+  <si>
+    <t>군포시 제3선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/10073/12</t>
+  </si>
+  <si>
+    <t>김선희</t>
+  </si>
+  <si>
+    <t>용인시 제6선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/11233/12</t>
+  </si>
+  <si>
+    <t>김성기</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/12110/12</t>
+  </si>
+  <si>
+    <t>김성남</t>
+  </si>
+  <si>
+    <t>포천시 제2선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/9079/12</t>
+  </si>
+  <si>
+    <t>김성수</t>
+  </si>
+  <si>
+    <t>안양시 제1선거구</t>
+  </si>
+  <si>
+    <t>교육행정위원회위원장</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/10038/12</t>
+  </si>
+  <si>
+    <t>김성태</t>
+  </si>
+  <si>
+    <t>용인시 제2선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/12008/12</t>
+  </si>
+  <si>
+    <t>김순현</t>
+  </si>
+  <si>
+    <t>파주시 제4선거구</t>
+  </si>
+  <si>
+    <t>건설교통위원회위원</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/12052/12</t>
+  </si>
+  <si>
+    <t>김승기</t>
+  </si>
+  <si>
+    <t>남양주시 제3선거구</t>
+  </si>
+  <si>
+    <t>문화체육관광위원회위원</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/12031/12</t>
+  </si>
+  <si>
+    <t>김영수</t>
+  </si>
+  <si>
+    <t>화성시 제8선거구</t>
+  </si>
+  <si>
+    <t>기획재정위원회위원</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/12024/12</t>
+  </si>
+  <si>
+    <t>김영훈(시흥3)</t>
+  </si>
+  <si>
+    <t>시흥시 제3선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/12048/12</t>
+  </si>
+  <si>
+    <t>김영훈(화성3)</t>
+  </si>
+  <si>
+    <t>화성시 제3선거구</t>
+  </si>
+  <si>
+    <t>교육행정위원회위원</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/12023/12</t>
+  </si>
+  <si>
+    <t>김영희</t>
+  </si>
+  <si>
+    <t>오산시 제1선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/11400/12</t>
+  </si>
+  <si>
+    <t>김용성</t>
+  </si>
+  <si>
+    <t>광명시 제4선거구</t>
+  </si>
+  <si>
+    <t>여성가족평생교육위원회위원장</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/10506/12</t>
+  </si>
+  <si>
+    <t>김용찬</t>
+  </si>
+  <si>
+    <t>용인시 제7선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/10024/12</t>
+  </si>
+  <si>
+    <t>김운남</t>
+  </si>
+  <si>
+    <t>고양시 제11선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/12020/12</t>
+  </si>
+  <si>
+    <t>김인영</t>
+  </si>
+  <si>
+    <t>이천시 제2선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/10080/12</t>
+  </si>
+  <si>
+    <t>김일중</t>
+  </si>
+  <si>
+    <t>이천시 제1선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/11240/12</t>
+  </si>
+  <si>
+    <t>김종배</t>
+  </si>
+  <si>
+    <t>시흥시 제4선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/10060/12</t>
+  </si>
+  <si>
+    <t>김지호</t>
+  </si>
+  <si>
+    <t>의정부시 제3선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/12057/12</t>
+  </si>
+  <si>
+    <t>김진명</t>
+  </si>
+  <si>
+    <t>성남시 제6선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/11039/12</t>
+  </si>
+  <si>
+    <t>김진후</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/12307/12</t>
+  </si>
+  <si>
+    <t>김창식</t>
+  </si>
+  <si>
+    <t>남양주시 제5선거구</t>
+  </si>
+  <si>
+    <t>기획재정위원회위원장</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/11026/12</t>
+  </si>
+  <si>
+    <t>김철환</t>
+  </si>
+  <si>
+    <t>김포시 제4선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/10071/12</t>
+  </si>
+  <si>
+    <t>김태형</t>
+  </si>
+  <si>
+    <t>화성시 제5선거구</t>
+  </si>
+  <si>
+    <t>미래과학협력위원회위원장</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/10048/12</t>
+  </si>
+  <si>
+    <t>김태희</t>
+  </si>
+  <si>
+    <t>안산시 제2선거구</t>
+  </si>
+  <si>
+    <t>의회운영위원회위원, 도시환경위원회위원</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/11016/12</t>
+  </si>
+  <si>
+    <t>김한슬</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/12304/12</t>
+  </si>
+  <si>
+    <t>김해련</t>
+  </si>
+  <si>
+    <t>고양시 제7선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/12017/12</t>
+  </si>
+  <si>
+    <t>김현덕</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/12102/12</t>
+  </si>
+  <si>
+    <t>김현석</t>
+  </si>
+  <si>
+    <t>과천시 선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/11223/12</t>
+  </si>
+  <si>
+    <t>김회철</t>
+  </si>
+  <si>
+    <t>화성시 제6선거구</t>
+  </si>
+  <si>
+    <t>의회운영위원회위원, 안전행정위원회위원</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/11036/12</t>
+  </si>
+  <si>
+    <t>남종섭</t>
+  </si>
+  <si>
+    <t>용인시 제3선거구</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/9027/12</t>
+  </si>
+  <si>
+    <t>류기준</t>
+  </si>
+  <si>
+    <t>고양시 제3선거구</t>
+  </si>
+  <si>
+    <t>미래과학협력위원회위원</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/12013/12</t>
+  </si>
+  <si>
+    <t>명성숙</t>
+  </si>
+  <si>
+    <t>부천시 제4선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/12026/12</t>
+  </si>
+  <si>
+    <t>문승호</t>
+  </si>
+  <si>
+    <t>성남시 제1선거구</t>
+  </si>
+  <si>
+    <t>의회운영위원회위원, 보건복지위원회위원</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/11003/12</t>
+  </si>
+  <si>
+    <t>박근철</t>
+  </si>
+  <si>
+    <t>의왕시 제1선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/9030/12</t>
+  </si>
+  <si>
+    <t>박상현</t>
+  </si>
+  <si>
+    <t>부천시 제2선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/11011/12</t>
+  </si>
+  <si>
+    <t>박순희</t>
+  </si>
+  <si>
+    <t>부천시 제8선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/12028/12</t>
+  </si>
+  <si>
+    <t>박영선</t>
+  </si>
+  <si>
+    <t>가평군 선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/12203/12</t>
+  </si>
+  <si>
+    <t>박옥분</t>
+  </si>
+  <si>
+    <t>수원시 제2선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/9032/12</t>
+  </si>
+  <si>
+    <t>박은경</t>
+  </si>
+  <si>
+    <t>안산시 제6선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/12036/12</t>
+  </si>
+  <si>
+    <t>박은주</t>
+  </si>
+  <si>
+    <t>파주시 제1선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/12050/12</t>
+  </si>
+  <si>
+    <t>박정균</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/12106/12</t>
+  </si>
+  <si>
+    <t>박준모</t>
+  </si>
+  <si>
+    <t>안양시 제4선거구</t>
+  </si>
+  <si>
+    <t>경제노동위원회위원</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/12046/12</t>
+  </si>
+  <si>
+    <t>방미숙</t>
+  </si>
+  <si>
+    <t>하남시 제4선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/12063/12</t>
+  </si>
+  <si>
+    <t>방성환</t>
+  </si>
+  <si>
+    <t>성남시 제5선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/9037/12</t>
+  </si>
+  <si>
+    <t>백승기</t>
+  </si>
+  <si>
+    <t>안성시 제2선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/10084/12</t>
+  </si>
+  <si>
+    <t>변재석</t>
+  </si>
+  <si>
+    <t>고양시 제2선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/11020/12</t>
+  </si>
+  <si>
+    <t>서광범</t>
+  </si>
+  <si>
+    <t>여주시 제1선거구</t>
+  </si>
+  <si>
+    <t>농정해양위원회위원장</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/11251/12</t>
+  </si>
+  <si>
+    <t>서인하</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/12101/12</t>
+  </si>
+  <si>
+    <t>서혜진</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/12103/12</t>
+  </si>
+  <si>
+    <t>성기황</t>
+  </si>
+  <si>
+    <t>군포시 제2선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/11030/12</t>
+  </si>
+  <si>
+    <t>성복임</t>
+  </si>
+  <si>
+    <t>군포시 제1선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/11040/12</t>
+  </si>
+  <si>
+    <t>손성익</t>
+  </si>
+  <si>
+    <t>파주시 제3선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/12051/12</t>
+  </si>
+  <si>
+    <t>손희정</t>
+  </si>
+  <si>
+    <t>파주시 제2선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/10063/12</t>
+  </si>
+  <si>
+    <t>송규근</t>
+  </si>
+  <si>
+    <t>고양시 제6선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/12016/12</t>
+  </si>
+  <si>
+    <t>송연섭</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/12108/12</t>
+  </si>
+  <si>
+    <t>신명순</t>
+  </si>
+  <si>
+    <t>김포시 제3선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/12055/12</t>
+  </si>
+  <si>
+    <t>신미숙</t>
+  </si>
+  <si>
+    <t>화성시 제4선거구</t>
+  </si>
+  <si>
+    <t>의회운영위원회위원, 여성가족평생교육위원회위원</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/11035/12</t>
+  </si>
+  <si>
+    <t>심동용</t>
+  </si>
+  <si>
+    <t>동두천시 제2선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/12074/12</t>
+  </si>
+  <si>
+    <t>심상록</t>
+  </si>
+  <si>
+    <t>광명시 제1선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/12067/12</t>
+  </si>
+  <si>
+    <t>안계명</t>
+  </si>
+  <si>
+    <t>평택시 제5선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/12042/12</t>
+  </si>
+  <si>
+    <t>안광률</t>
+  </si>
+  <si>
+    <t>시흥시 제1선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/10058/12</t>
+  </si>
+  <si>
+    <t>안시현</t>
+  </si>
+  <si>
+    <t>동두천시 제1선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/12073/12</t>
+  </si>
+  <si>
+    <t>양경석</t>
+  </si>
+  <si>
+    <t>평택시 제1선거구</t>
+  </si>
+  <si>
+    <t>안전행정위원회위원장</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/10050/12</t>
+  </si>
+  <si>
+    <t>엄교섭</t>
+  </si>
+  <si>
+    <t>용인시 제11선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/10023/12</t>
+  </si>
+  <si>
+    <t>오남석</t>
+  </si>
+  <si>
+    <t>의회운영위원회위원, 미래과학협력위원회위원</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/12302/12</t>
+  </si>
+  <si>
+    <t>오민용</t>
+  </si>
+  <si>
+    <t>하남시 제1선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/12061/12</t>
+  </si>
+  <si>
+    <t>오지훈</t>
+  </si>
+  <si>
+    <t>하남시 제3선거구</t>
+  </si>
+  <si>
+    <t>의회운영위원회위원, 교육행정위원회위원</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/11031/12</t>
+  </si>
+  <si>
+    <t>오진택</t>
+  </si>
+  <si>
+    <t>화성시 제9선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/10047/12</t>
+  </si>
+  <si>
+    <t>오현정</t>
+  </si>
+  <si>
+    <t>화성시 제2선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/12022/12</t>
+  </si>
+  <si>
+    <t>우현욱</t>
+  </si>
+  <si>
+    <t>용인시 제10선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/12011/12</t>
+  </si>
+  <si>
+    <t>유경현</t>
+  </si>
+  <si>
+    <t>부천시 제7선거구</t>
+  </si>
+  <si>
+    <t>의회운영위원회위원, 농정해양위원회위원</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/11010/12</t>
+  </si>
+  <si>
+    <t>유병수</t>
+  </si>
+  <si>
+    <t>남양주시 제2선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/12030/12</t>
+  </si>
+  <si>
+    <t>유수연</t>
+  </si>
+  <si>
+    <t>의정부시 제1선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/12056/12</t>
+  </si>
+  <si>
+    <t>유재수</t>
+  </si>
+  <si>
+    <t>안산시 제4선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/12035/12</t>
+  </si>
+  <si>
+    <t>유종상</t>
+  </si>
+  <si>
+    <t>광명시 제3선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/11013/12</t>
+  </si>
+  <si>
+    <t>유필선</t>
+  </si>
+  <si>
+    <t>여주시 제2선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/12072/12</t>
+  </si>
+  <si>
+    <t>유호준</t>
+  </si>
+  <si>
+    <t>남양주시 제6선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/11027/12</t>
+  </si>
+  <si>
+    <t>윤도희</t>
+  </si>
+  <si>
+    <t>안양시 제3선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/12045/12</t>
+  </si>
+  <si>
+    <t>윤순옥</t>
+  </si>
+  <si>
+    <t>양평군 제1선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/12202/12</t>
+  </si>
+  <si>
+    <t>윤종영</t>
+  </si>
+  <si>
+    <t>연천군 선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/11252/12</t>
+  </si>
+  <si>
+    <t>윤충식</t>
+  </si>
+  <si>
+    <t>포천시 제1선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/11250/12</t>
+  </si>
+  <si>
+    <t>이건한</t>
+  </si>
+  <si>
     <t>용인시 제8선거구</t>
   </si>
   <si>
-    <t>안전행정위원회위원</t>
-[...8 lines deleted...]
-    <t>더불어민주당</t>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/12010/12</t>
+  </si>
+  <si>
+    <t>이건희</t>
+  </si>
+  <si>
+    <t>남양주시 제1선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/12029/12</t>
+  </si>
+  <si>
+    <t>이기대</t>
+  </si>
+  <si>
+    <t>고양시 제9선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/12019/12</t>
+  </si>
+  <si>
+    <t>이대한</t>
+  </si>
+  <si>
+    <t>남양주시 제4선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/12032/12</t>
+  </si>
+  <si>
+    <t>이미정</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/12109/12</t>
+  </si>
+  <si>
+    <t>이병숙</t>
+  </si>
+  <si>
+    <t>수원시 제12선거구</t>
+  </si>
+  <si>
+    <t>의회운영위원회위원, 문화체육관광위원회위원</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/11002/12</t>
+  </si>
+  <si>
+    <t>이선구</t>
+  </si>
+  <si>
+    <t>부천시 제1선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/10028/12</t>
+  </si>
+  <si>
+    <t>이성원</t>
+  </si>
+  <si>
+    <t>시흥시 제5선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/12049/12</t>
+  </si>
+  <si>
+    <t>이성한</t>
+  </si>
+  <si>
+    <t>고양시 제8선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/12018/12</t>
+  </si>
+  <si>
+    <t>이영봉</t>
+  </si>
+  <si>
+    <t>의정부시 제2선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/10056/12</t>
+  </si>
+  <si>
+    <t>이오수</t>
+  </si>
+  <si>
+    <t>수원시 제9선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/11203/12</t>
+  </si>
+  <si>
+    <t>이윤승</t>
+  </si>
+  <si>
+    <t>고양시 제12선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/12021/12</t>
+  </si>
+  <si>
+    <t>이은미</t>
   </si>
   <si>
     <t>안산시 제5선거구</t>
   </si>
   <si>
-    <t>건설교통위원회위원</t>
-[...8 lines deleted...]
-    <t>고양시 제10선거구</t>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/11401/12</t>
+  </si>
+  <si>
+    <t>이자형</t>
+  </si>
+  <si>
+    <t>광주시 제3선거구</t>
+  </si>
+  <si>
+    <t>의회운영위원회위원, 기획재정위원회위원</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/11101/12</t>
+  </si>
+  <si>
+    <t>이재영</t>
+  </si>
+  <si>
+    <t>부천시 제3선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/11007/12</t>
+  </si>
+  <si>
+    <t>이종춘</t>
+  </si>
+  <si>
+    <t>파주시 제5선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/12053/12</t>
+  </si>
+  <si>
+    <t>이주현</t>
+  </si>
+  <si>
+    <t>안성시 제1선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/12070/12</t>
+  </si>
+  <si>
+    <t>이지혜</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/12301/12</t>
+  </si>
+  <si>
+    <t>이진형</t>
+  </si>
+  <si>
+    <t>화성시 제7선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/11403/12</t>
+  </si>
+  <si>
+    <t>이채명</t>
+  </si>
+  <si>
+    <t>안양시 제6선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/11006/12</t>
+  </si>
+  <si>
+    <t>이철형</t>
+  </si>
+  <si>
+    <t>안산시 제8선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/12038/12</t>
+  </si>
+  <si>
+    <t>이혜원</t>
+  </si>
+  <si>
+    <t>양평군 제2선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/11255/12</t>
+  </si>
+  <si>
+    <t>이홍근</t>
+  </si>
+  <si>
+    <t>화성시 제1선거구</t>
+  </si>
+  <si>
+    <t>도시환경위원회위원장</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/11034/12</t>
+  </si>
+  <si>
+    <t>임유진</t>
+  </si>
+  <si>
+    <t>고양시 제1선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/12012/12</t>
+  </si>
+  <si>
+    <t>임창열</t>
+  </si>
+  <si>
+    <t>구리시 제2선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/10082/12</t>
+  </si>
+  <si>
+    <t>임창휘</t>
+  </si>
+  <si>
+    <t>광주시 제2선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/11038/12</t>
+  </si>
+  <si>
+    <t>장경임</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/12111/12</t>
+  </si>
+  <si>
+    <t>장민수</t>
+  </si>
+  <si>
+    <t>안양시 제5선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/11102/12</t>
+  </si>
+  <si>
+    <t>장송회</t>
+  </si>
+  <si>
+    <t>남양주시 제7선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/12033/12</t>
+  </si>
+  <si>
+    <t>장승희</t>
+  </si>
+  <si>
+    <t>구리시 제1선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/12071/12</t>
+  </si>
+  <si>
+    <t>장윤정</t>
+  </si>
+  <si>
+    <t>안산시 제3선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/11017/12</t>
+  </si>
+  <si>
+    <t>장정희</t>
+  </si>
+  <si>
+    <t>수원시 제11선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/12006/12</t>
+  </si>
+  <si>
+    <t>장태환</t>
+  </si>
+  <si>
+    <t>의왕시 제2선거구</t>
   </si>
   <si>
     <t>경제노동위원회위원장</t>
   </si>
   <si>
-    <t>https://www.ggc.go.kr/site/lwmkr/blog/10021/11</t>
-[...35 lines deleted...]
-    <t>김광민</t>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/8141/12</t>
+  </si>
+  <si>
+    <t>장한별</t>
+  </si>
+  <si>
+    <t>수원시 제4선거구</t>
+  </si>
+  <si>
+    <t>의회운영위원회위원장, 기획재정위원회위원</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/11001/12</t>
+  </si>
+  <si>
+    <t>전석훈</t>
+  </si>
+  <si>
+    <t>성남시 제3선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/11004/12</t>
+  </si>
+  <si>
+    <t>전예슬</t>
+  </si>
+  <si>
+    <t>오산시 제2선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/12069/12</t>
+  </si>
+  <si>
+    <t>전자영</t>
+  </si>
+  <si>
+    <t>용인시 제4선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/11032/12</t>
+  </si>
+  <si>
+    <t>정석원</t>
+  </si>
+  <si>
+    <t>양주시 제2선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/12065/12</t>
+  </si>
+  <si>
+    <t>정연일</t>
+  </si>
+  <si>
+    <t>고양시 제5선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/12015/12</t>
+  </si>
+  <si>
+    <t>정용한</t>
+  </si>
+  <si>
+    <t>성남시 제8선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/12201/12</t>
+  </si>
+  <si>
+    <t>정종혁</t>
+  </si>
+  <si>
+    <t>성남시 제7선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/12025/12</t>
+  </si>
+  <si>
+    <t>정현미</t>
+  </si>
+  <si>
+    <t>남양주시 제8선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/12034/12</t>
+  </si>
+  <si>
+    <t>조명자</t>
+  </si>
+  <si>
+    <t>수원시 제10선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/12005/12</t>
+  </si>
+  <si>
+    <t>조병진</t>
+  </si>
+  <si>
+    <t>의정부시 제4선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/12058/12</t>
+  </si>
+  <si>
+    <t>지영일</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/12105/12</t>
+  </si>
+  <si>
+    <t>차유미</t>
+  </si>
+  <si>
+    <t>조국혁신당</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/12501/12</t>
+  </si>
+  <si>
+    <t>채명기</t>
+  </si>
+  <si>
+    <t>수원시 제8선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/12004/12</t>
+  </si>
+  <si>
+    <t>채명신</t>
+  </si>
+  <si>
+    <t>용인시 제5선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/12009/12</t>
+  </si>
+  <si>
+    <t>채신덕</t>
+  </si>
+  <si>
+    <t>김포시 제2선거구</t>
+  </si>
+  <si>
+    <t>문화체육관광위원회위원장</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/10070/12</t>
+  </si>
+  <si>
+    <t>채정선</t>
+  </si>
+  <si>
+    <t>양주시 제1선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/12064/12</t>
+  </si>
+  <si>
+    <t>최경순</t>
+  </si>
+  <si>
+    <t>안양시 제2선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/12044/12</t>
+  </si>
+  <si>
+    <t>최규진</t>
+  </si>
+  <si>
+    <t>고양시 제4선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/12014/12</t>
+  </si>
+  <si>
+    <t>최동식</t>
+  </si>
+  <si>
+    <t>시흥시 제2선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/12047/12</t>
+  </si>
+  <si>
+    <t>최만식</t>
+  </si>
+  <si>
+    <t>성남시 제2선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/10009/12</t>
+  </si>
+  <si>
+    <t>최명진</t>
+  </si>
+  <si>
+    <t>김포시 제1선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/12054/12</t>
+  </si>
+  <si>
+    <t>최미금</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/12303/12</t>
+  </si>
+  <si>
+    <t>최민</t>
+  </si>
+  <si>
+    <t>광명시 제2선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/11012/12</t>
+  </si>
+  <si>
+    <t>최보라</t>
+  </si>
+  <si>
+    <t>광주시 제1선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/12059/12</t>
+  </si>
+  <si>
+    <t>최상규</t>
+  </si>
+  <si>
+    <t>수원시 제1선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/12001/12</t>
+  </si>
+  <si>
+    <t>최성운</t>
   </si>
   <si>
     <t>부천시 제5선거구</t>
   </si>
   <si>
-    <t>교육기획위원회위원</t>
-[...20 lines deleted...]
-    <t>김근용</t>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/12027/12</t>
+  </si>
+  <si>
+    <t>최수연</t>
+  </si>
+  <si>
+    <t>양주시 제3선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/12066/12</t>
+  </si>
+  <si>
+    <t>최순자</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/12107/12</t>
+  </si>
+  <si>
+    <t>최종현</t>
+  </si>
+  <si>
+    <t>수원시 제7선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/10504/12</t>
+  </si>
+  <si>
+    <t>최지원</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/12305/12</t>
+  </si>
+  <si>
+    <t>최찬민</t>
+  </si>
+  <si>
+    <t>수원시 제6선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/12003/12</t>
+  </si>
+  <si>
+    <t>최혜경</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/12104/12</t>
+  </si>
+  <si>
+    <t>한규찬</t>
+  </si>
+  <si>
+    <t>평택시 제4선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/12041/12</t>
+  </si>
+  <si>
+    <t>한승훈</t>
   </si>
   <si>
     <t>평택시 제6선거구</t>
   </si>
   <si>
-    <t>교육행정위원회부위원장</t>
-[...365 lines deleted...]
-    <t>김호겸</t>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/12043/12</t>
+  </si>
+  <si>
+    <t>한영수</t>
+  </si>
+  <si>
+    <t>용인시 제1선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/12007/12</t>
+  </si>
+  <si>
+    <t>한운옥</t>
+  </si>
+  <si>
+    <t>수원시 제3선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/12002/12</t>
+  </si>
+  <si>
+    <t>황수영</t>
   </si>
   <si>
     <t>수원시 제5선거구</t>
   </si>
   <si>
-    <t>https://www.ggc.go.kr/site/lwmkr/blog/8043/11</t>
-[...1013 lines deleted...]
-    <t>https://www.ggc.go.kr/site/lwmkr/blog/10029/11</t>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/10005/12</t>
+  </si>
+  <si>
+    <t>황은화</t>
+  </si>
+  <si>
+    <t>안산시 제7선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/12037/12</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="10.0"/>
       <b val="true"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="10.0"/>
     </font>
   </fonts>
@@ -1600,51 +1660,51 @@
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <bottom style="thin"/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="true" applyFill="true" applyBorder="true">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:H143"/>
+  <dimension ref="A1:H168"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="7.0" customWidth="true"/>
     <col min="2" max="2" width="15.0" customWidth="true"/>
     <col min="3" max="3" width="15.0" customWidth="true"/>
     <col min="4" max="4" width="25.0" customWidth="true"/>
     <col min="5" max="5" width="20.0" customWidth="true"/>
     <col min="6" max="6" width="25.0" customWidth="true"/>
     <col min="7" max="7" width="30.0" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="1">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="1">
         <v>1</v>
       </c>
       <c r="C1" t="s" s="1">
         <v>2</v>
       </c>
       <c r="D1" t="s" s="1">
@@ -1672,3274 +1732,3849 @@
       </c>
       <c r="D2" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E2" t="s" s="2">
         <v>10</v>
       </c>
       <c r="F2" t="s" s="2">
         <v>11</v>
       </c>
       <c r="G2" t="s" s="2">
         <v>12</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n" s="2">
         <v>2.0</v>
       </c>
       <c r="B3" t="s" s="2">
         <v>13</v>
       </c>
       <c r="C3" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D3" t="s" s="2">
+        <v>9</v>
+      </c>
+      <c r="E3" t="s" s="2">
         <v>14</v>
       </c>
-      <c r="E3" t="s" s="2">
+      <c r="F3" t="s" s="2">
         <v>15</v>
       </c>
-      <c r="F3" t="s" s="2">
+      <c r="G3" t="s" s="2">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n" s="2">
         <v>3.0</v>
       </c>
       <c r="B4" t="s" s="2">
+        <v>17</v>
+      </c>
+      <c r="C4" t="s" s="2">
+        <v>8</v>
+      </c>
+      <c r="D4" t="s" s="2">
+        <v>9</v>
+      </c>
+      <c r="E4" t="s" s="2">
         <v>18</v>
       </c>
-      <c r="C4" t="s" s="2">
-[...5 lines deleted...]
-      <c r="E4" t="s" s="2">
+      <c r="F4" t="s" s="2">
         <v>19</v>
       </c>
-      <c r="F4" t="s" s="2">
+      <c r="G4" t="s" s="2">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n" s="2">
         <v>4.0</v>
       </c>
       <c r="B5" t="s" s="2">
+        <v>21</v>
+      </c>
+      <c r="C5" t="s" s="2">
+        <v>8</v>
+      </c>
+      <c r="D5" t="s" s="2">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>9</v>
       </c>
       <c r="E5" t="s" s="2">
         <v>23</v>
       </c>
       <c r="F5" t="s" s="2">
         <v>24</v>
       </c>
       <c r="G5" t="s" s="2">
         <v>25</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n" s="2">
         <v>5.0</v>
       </c>
       <c r="B6" t="s" s="2">
         <v>26</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D6" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E6" t="s" s="2">
         <v>27</v>
       </c>
       <c r="F6" t="s" s="2">
         <v>28</v>
       </c>
       <c r="G6" t="s" s="2">
         <v>29</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n" s="2">
         <v>6.0</v>
       </c>
       <c r="B7" t="s" s="2">
         <v>30</v>
       </c>
       <c r="C7" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D7" t="s" s="2">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="E7" t="s" s="2">
+        <v>23</v>
+      </c>
+      <c r="F7" t="s" s="2">
+        <v>24</v>
+      </c>
+      <c r="G7" t="s" s="2">
         <v>31</v>
-      </c>
-[...4 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n" s="2">
         <v>7.0</v>
       </c>
       <c r="B8" t="s" s="2">
+        <v>32</v>
+      </c>
+      <c r="C8" t="s" s="2">
+        <v>8</v>
+      </c>
+      <c r="D8" t="s" s="2">
+        <v>22</v>
+      </c>
+      <c r="E8" t="s" s="2">
+        <v>23</v>
+      </c>
+      <c r="F8" t="s" s="2">
         <v>33</v>
       </c>
-      <c r="C8" t="s" s="2">
-[...5 lines deleted...]
-      <c r="E8" t="s" s="2">
+      <c r="G8" t="s" s="2">
         <v>34</v>
-      </c>
-[...4 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n" s="2">
         <v>8.0</v>
       </c>
       <c r="B9" t="s" s="2">
+        <v>35</v>
+      </c>
+      <c r="C9" t="s" s="2">
+        <v>8</v>
+      </c>
+      <c r="D9" t="s" s="2">
+        <v>9</v>
+      </c>
+      <c r="E9" t="s" s="2">
+        <v>36</v>
+      </c>
+      <c r="F9" t="s" s="2">
         <v>37</v>
       </c>
-      <c r="C9" t="s" s="2">
+      <c r="G9" t="s" s="2">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n" s="2">
         <v>9.0</v>
       </c>
       <c r="B10" t="s" s="2">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="C10" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D10" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E10" t="s" s="2">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="F10" t="s" s="2">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G10" t="s" s="2">
-        <v>45</v>
+        <v>41</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n" s="2">
         <v>10.0</v>
       </c>
       <c r="B11" t="s" s="2">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="C11" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D11" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E11" t="s" s="2">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="F11" t="s" s="2">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="G11" t="s" s="2">
-        <v>49</v>
+        <v>45</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n" s="2">
         <v>11.0</v>
       </c>
       <c r="B12" t="s" s="2">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="C12" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D12" t="s" s="2">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="E12" t="s" s="2">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="F12" t="s" s="2">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="G12" t="s" s="2">
-        <v>53</v>
+        <v>48</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n" s="2">
         <v>12.0</v>
       </c>
       <c r="B13" t="s" s="2">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="C13" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D13" t="s" s="2">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="E13" t="s" s="2">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="F13" t="s" s="2">
-        <v>56</v>
+        <v>33</v>
       </c>
       <c r="G13" t="s" s="2">
-        <v>57</v>
+        <v>51</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n" s="2">
         <v>13.0</v>
       </c>
       <c r="B14" t="s" s="2">
-        <v>58</v>
+        <v>52</v>
       </c>
       <c r="C14" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D14" t="s" s="2">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="E14" t="s" s="2">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="F14" t="s" s="2">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="G14" t="s" s="2">
-        <v>61</v>
+        <v>55</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n" s="2">
         <v>14.0</v>
       </c>
       <c r="B15" t="s" s="2">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c r="C15" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D15" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E15" t="s" s="2">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="F15" t="s" s="2">
-        <v>64</v>
+        <v>15</v>
       </c>
       <c r="G15" t="s" s="2">
-        <v>65</v>
+        <v>58</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n" s="2">
         <v>15.0</v>
       </c>
       <c r="B16" t="s" s="2">
-        <v>66</v>
+        <v>59</v>
       </c>
       <c r="C16" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D16" t="s" s="2">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="E16" t="s" s="2">
-        <v>67</v>
+        <v>60</v>
       </c>
       <c r="F16" t="s" s="2">
-        <v>68</v>
+        <v>37</v>
       </c>
       <c r="G16" t="s" s="2">
-        <v>69</v>
+        <v>61</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n" s="2">
         <v>16.0</v>
       </c>
       <c r="B17" t="s" s="2">
-        <v>70</v>
+        <v>62</v>
       </c>
       <c r="C17" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D17" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E17" t="s" s="2">
-        <v>71</v>
+        <v>23</v>
       </c>
       <c r="F17" t="s" s="2">
-        <v>60</v>
+        <v>24</v>
       </c>
       <c r="G17" t="s" s="2">
-        <v>72</v>
+        <v>63</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n" s="2">
         <v>17.0</v>
       </c>
       <c r="B18" t="s" s="2">
-        <v>73</v>
+        <v>64</v>
       </c>
       <c r="C18" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D18" t="s" s="2">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E18" t="s" s="2">
-        <v>74</v>
+        <v>65</v>
       </c>
       <c r="F18" t="s" s="2">
-        <v>68</v>
+        <v>15</v>
       </c>
       <c r="G18" t="s" s="2">
-        <v>75</v>
+        <v>66</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n" s="2">
         <v>18.0</v>
       </c>
       <c r="B19" t="s" s="2">
-        <v>76</v>
+        <v>67</v>
       </c>
       <c r="C19" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D19" t="s" s="2">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="E19" t="s" s="2">
-        <v>47</v>
+        <v>68</v>
       </c>
       <c r="F19" t="s" s="2">
-        <v>77</v>
+        <v>69</v>
       </c>
       <c r="G19" t="s" s="2">
-        <v>78</v>
+        <v>70</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n" s="2">
         <v>19.0</v>
       </c>
       <c r="B20" t="s" s="2">
-        <v>79</v>
+        <v>71</v>
       </c>
       <c r="C20" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D20" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E20" t="s" s="2">
-        <v>80</v>
+        <v>72</v>
       </c>
       <c r="F20" t="s" s="2">
-        <v>81</v>
+        <v>15</v>
       </c>
       <c r="G20" t="s" s="2">
-        <v>82</v>
+        <v>73</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n" s="2">
         <v>20.0</v>
       </c>
       <c r="B21" t="s" s="2">
-        <v>83</v>
+        <v>74</v>
       </c>
       <c r="C21" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D21" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E21" t="s" s="2">
-        <v>84</v>
+        <v>75</v>
       </c>
       <c r="F21" t="s" s="2">
-        <v>64</v>
+        <v>76</v>
       </c>
       <c r="G21" t="s" s="2">
-        <v>85</v>
+        <v>77</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n" s="2">
         <v>21.0</v>
       </c>
       <c r="B22" t="s" s="2">
-        <v>86</v>
+        <v>78</v>
       </c>
       <c r="C22" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D22" t="s" s="2">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="E22" t="s" s="2">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="F22" t="s" s="2">
-        <v>16</v>
+        <v>80</v>
       </c>
       <c r="G22" t="s" s="2">
-        <v>88</v>
+        <v>81</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n" s="2">
         <v>22.0</v>
       </c>
       <c r="B23" t="s" s="2">
-        <v>89</v>
+        <v>82</v>
       </c>
       <c r="C23" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D23" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E23" t="s" s="2">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="F23" t="s" s="2">
-        <v>35</v>
+        <v>84</v>
       </c>
       <c r="G23" t="s" s="2">
-        <v>91</v>
+        <v>85</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n" s="2">
         <v>23.0</v>
       </c>
       <c r="B24" t="s" s="2">
-        <v>92</v>
+        <v>86</v>
       </c>
       <c r="C24" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D24" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E24" t="s" s="2">
-        <v>93</v>
+        <v>87</v>
       </c>
       <c r="F24" t="s" s="2">
-        <v>94</v>
+        <v>37</v>
       </c>
       <c r="G24" t="s" s="2">
-        <v>95</v>
+        <v>88</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n" s="2">
         <v>24.0</v>
       </c>
       <c r="B25" t="s" s="2">
-        <v>96</v>
+        <v>89</v>
       </c>
       <c r="C25" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D25" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E25" t="s" s="2">
-        <v>97</v>
+        <v>90</v>
       </c>
       <c r="F25" t="s" s="2">
-        <v>98</v>
+        <v>91</v>
       </c>
       <c r="G25" t="s" s="2">
-        <v>99</v>
+        <v>92</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n" s="2">
         <v>25.0</v>
       </c>
       <c r="B26" t="s" s="2">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="C26" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D26" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E26" t="s" s="2">
-        <v>101</v>
+        <v>94</v>
       </c>
       <c r="F26" t="s" s="2">
-        <v>102</v>
+        <v>37</v>
       </c>
       <c r="G26" t="s" s="2">
-        <v>103</v>
+        <v>95</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n" s="2">
         <v>26.0</v>
       </c>
       <c r="B27" t="s" s="2">
-        <v>104</v>
+        <v>96</v>
       </c>
       <c r="C27" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D27" t="s" s="2">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="E27" t="s" s="2">
-        <v>105</v>
+        <v>97</v>
       </c>
       <c r="F27" t="s" s="2">
-        <v>35</v>
+        <v>98</v>
       </c>
       <c r="G27" t="s" s="2">
-        <v>106</v>
+        <v>99</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n" s="2">
         <v>27.0</v>
       </c>
       <c r="B28" t="s" s="2">
-        <v>107</v>
+        <v>100</v>
       </c>
       <c r="C28" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D28" t="s" s="2">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="E28" t="s" s="2">
-        <v>47</v>
+        <v>101</v>
       </c>
       <c r="F28" t="s" s="2">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="G28" t="s" s="2">
-        <v>109</v>
+        <v>102</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n" s="2">
         <v>28.0</v>
       </c>
       <c r="B29" t="s" s="2">
-        <v>110</v>
+        <v>103</v>
       </c>
       <c r="C29" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D29" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E29" t="s" s="2">
-        <v>111</v>
+        <v>104</v>
       </c>
       <c r="F29" t="s" s="2">
-        <v>112</v>
+        <v>84</v>
       </c>
       <c r="G29" t="s" s="2">
-        <v>113</v>
+        <v>105</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="n" s="2">
         <v>29.0</v>
       </c>
       <c r="B30" t="s" s="2">
-        <v>114</v>
+        <v>106</v>
       </c>
       <c r="C30" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D30" t="s" s="2">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="E30" t="s" s="2">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="F30" t="s" s="2">
-        <v>112</v>
+        <v>15</v>
       </c>
       <c r="G30" t="s" s="2">
-        <v>116</v>
+        <v>108</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="n" s="2">
         <v>30.0</v>
       </c>
       <c r="B31" t="s" s="2">
-        <v>117</v>
+        <v>109</v>
       </c>
       <c r="C31" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D31" t="s" s="2">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E31" t="s" s="2">
-        <v>118</v>
+        <v>110</v>
       </c>
       <c r="F31" t="s" s="2">
-        <v>119</v>
+        <v>54</v>
       </c>
       <c r="G31" t="s" s="2">
-        <v>120</v>
+        <v>111</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="n" s="2">
         <v>31.0</v>
       </c>
       <c r="B32" t="s" s="2">
-        <v>121</v>
+        <v>112</v>
       </c>
       <c r="C32" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D32" t="s" s="2">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="E32" t="s" s="2">
-        <v>122</v>
+        <v>113</v>
       </c>
       <c r="F32" t="s" s="2">
-        <v>123</v>
+        <v>33</v>
       </c>
       <c r="G32" t="s" s="2">
-        <v>124</v>
+        <v>114</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="n" s="2">
         <v>32.0</v>
       </c>
       <c r="B33" t="s" s="2">
-        <v>125</v>
+        <v>115</v>
       </c>
       <c r="C33" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D33" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E33" t="s" s="2">
-        <v>126</v>
+        <v>116</v>
       </c>
       <c r="F33" t="s" s="2">
-        <v>28</v>
+        <v>76</v>
       </c>
       <c r="G33" t="s" s="2">
-        <v>127</v>
+        <v>117</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="n" s="2">
         <v>33.0</v>
       </c>
       <c r="B34" t="s" s="2">
-        <v>128</v>
+        <v>118</v>
       </c>
       <c r="C34" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D34" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E34" t="s" s="2">
-        <v>129</v>
+        <v>119</v>
       </c>
       <c r="F34" t="s" s="2">
-        <v>130</v>
+        <v>33</v>
       </c>
       <c r="G34" t="s" s="2">
-        <v>131</v>
+        <v>120</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="n" s="2">
         <v>34.0</v>
       </c>
       <c r="B35" t="s" s="2">
-        <v>132</v>
+        <v>121</v>
       </c>
       <c r="C35" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D35" t="s" s="2">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E35" t="s" s="2">
-        <v>133</v>
+        <v>23</v>
       </c>
       <c r="F35" t="s" s="2">
-        <v>134</v>
+        <v>76</v>
       </c>
       <c r="G35" t="s" s="2">
-        <v>135</v>
+        <v>122</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="n" s="2">
         <v>35.0</v>
       </c>
       <c r="B36" t="s" s="2">
-        <v>136</v>
+        <v>123</v>
       </c>
       <c r="C36" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D36" t="s" s="2">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="E36" t="s" s="2">
-        <v>137</v>
+        <v>124</v>
       </c>
       <c r="F36" t="s" s="2">
-        <v>108</v>
+        <v>125</v>
       </c>
       <c r="G36" t="s" s="2">
-        <v>138</v>
+        <v>126</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="n" s="2">
         <v>36.0</v>
       </c>
       <c r="B37" t="s" s="2">
-        <v>139</v>
+        <v>127</v>
       </c>
       <c r="C37" t="s" s="2">
-        <v>140</v>
+        <v>8</v>
       </c>
       <c r="D37" t="s" s="2">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="E37" t="s" s="2">
-        <v>141</v>
+        <v>128</v>
       </c>
       <c r="F37" t="s" s="2">
-        <v>142</v>
+        <v>76</v>
       </c>
       <c r="G37" t="s" s="2">
-        <v>143</v>
+        <v>129</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="n" s="2">
         <v>37.0</v>
       </c>
       <c r="B38" t="s" s="2">
-        <v>144</v>
+        <v>130</v>
       </c>
       <c r="C38" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D38" t="s" s="2">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="E38" t="s" s="2">
-        <v>145</v>
+        <v>131</v>
       </c>
       <c r="F38" t="s" s="2">
-        <v>146</v>
+        <v>132</v>
       </c>
       <c r="G38" t="s" s="2">
-        <v>147</v>
+        <v>133</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="n" s="2">
         <v>38.0</v>
       </c>
       <c r="B39" t="s" s="2">
-        <v>148</v>
+        <v>134</v>
       </c>
       <c r="C39" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D39" t="s" s="2">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="E39" t="s" s="2">
-        <v>149</v>
+        <v>135</v>
       </c>
       <c r="F39" t="s" s="2">
-        <v>150</v>
+        <v>136</v>
       </c>
       <c r="G39" t="s" s="2">
-        <v>151</v>
+        <v>137</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="n" s="2">
         <v>39.0</v>
       </c>
       <c r="B40" t="s" s="2">
-        <v>152</v>
+        <v>138</v>
       </c>
       <c r="C40" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D40" t="s" s="2">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E40" t="s" s="2">
-        <v>153</v>
+        <v>23</v>
       </c>
       <c r="F40" t="s" s="2">
-        <v>68</v>
+        <v>84</v>
       </c>
       <c r="G40" t="s" s="2">
-        <v>154</v>
+        <v>139</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="n" s="2">
         <v>40.0</v>
       </c>
       <c r="B41" t="s" s="2">
-        <v>155</v>
+        <v>140</v>
       </c>
       <c r="C41" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D41" t="s" s="2">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="E41" t="s" s="2">
-        <v>156</v>
+        <v>141</v>
       </c>
       <c r="F41" t="s" s="2">
-        <v>68</v>
+        <v>76</v>
       </c>
       <c r="G41" t="s" s="2">
-        <v>157</v>
+        <v>142</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="n" s="2">
         <v>41.0</v>
       </c>
       <c r="B42" t="s" s="2">
-        <v>158</v>
+        <v>143</v>
       </c>
       <c r="C42" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D42" t="s" s="2">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="E42" t="s" s="2">
-        <v>159</v>
+        <v>23</v>
       </c>
       <c r="F42" t="s" s="2">
-        <v>160</v>
+        <v>24</v>
       </c>
       <c r="G42" t="s" s="2">
-        <v>161</v>
+        <v>144</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="n" s="2">
         <v>42.0</v>
       </c>
       <c r="B43" t="s" s="2">
-        <v>162</v>
+        <v>145</v>
       </c>
       <c r="C43" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D43" t="s" s="2">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E43" t="s" s="2">
-        <v>163</v>
+        <v>146</v>
       </c>
       <c r="F43" t="s" s="2">
-        <v>164</v>
+        <v>91</v>
       </c>
       <c r="G43" t="s" s="2">
-        <v>165</v>
+        <v>147</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="n" s="2">
         <v>43.0</v>
       </c>
       <c r="B44" t="s" s="2">
-        <v>166</v>
+        <v>148</v>
       </c>
       <c r="C44" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D44" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E44" t="s" s="2">
-        <v>167</v>
+        <v>149</v>
       </c>
       <c r="F44" t="s" s="2">
-        <v>35</v>
+        <v>150</v>
       </c>
       <c r="G44" t="s" s="2">
-        <v>168</v>
+        <v>151</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="n" s="2">
         <v>44.0</v>
       </c>
       <c r="B45" t="s" s="2">
-        <v>169</v>
+        <v>152</v>
       </c>
       <c r="C45" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D45" t="s" s="2">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="E45" t="s" s="2">
-        <v>170</v>
+        <v>153</v>
       </c>
       <c r="F45" t="s" s="2">
-        <v>171</v>
+        <v>154</v>
       </c>
       <c r="G45" t="s" s="2">
-        <v>172</v>
+        <v>155</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="n" s="2">
         <v>45.0</v>
       </c>
       <c r="B46" t="s" s="2">
-        <v>173</v>
+        <v>156</v>
       </c>
       <c r="C46" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D46" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E46" t="s" s="2">
-        <v>174</v>
+        <v>157</v>
       </c>
       <c r="F46" t="s" s="2">
-        <v>175</v>
+        <v>158</v>
       </c>
       <c r="G46" t="s" s="2">
-        <v>176</v>
+        <v>159</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="n" s="2">
         <v>46.0</v>
       </c>
       <c r="B47" t="s" s="2">
-        <v>177</v>
+        <v>160</v>
       </c>
       <c r="C47" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D47" t="s" s="2">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="E47" t="s" s="2">
-        <v>178</v>
+        <v>161</v>
       </c>
       <c r="F47" t="s" s="2">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="G47" t="s" s="2">
-        <v>179</v>
+        <v>162</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="n" s="2">
         <v>47.0</v>
       </c>
       <c r="B48" t="s" s="2">
-        <v>180</v>
+        <v>163</v>
       </c>
       <c r="C48" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D48" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E48" t="s" s="2">
-        <v>181</v>
+        <v>164</v>
       </c>
       <c r="F48" t="s" s="2">
-        <v>182</v>
+        <v>165</v>
       </c>
       <c r="G48" t="s" s="2">
-        <v>183</v>
+        <v>166</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="n" s="2">
         <v>48.0</v>
       </c>
       <c r="B49" t="s" s="2">
-        <v>184</v>
+        <v>167</v>
       </c>
       <c r="C49" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D49" t="s" s="2">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="E49" t="s" s="2">
-        <v>185</v>
+        <v>168</v>
       </c>
       <c r="F49" t="s" s="2">
-        <v>119</v>
+        <v>158</v>
       </c>
       <c r="G49" t="s" s="2">
-        <v>186</v>
+        <v>169</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="n" s="2">
         <v>49.0</v>
       </c>
       <c r="B50" t="s" s="2">
-        <v>187</v>
+        <v>170</v>
       </c>
       <c r="C50" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D50" t="s" s="2">
-        <v>188</v>
+        <v>9</v>
       </c>
       <c r="E50" t="s" s="2">
-        <v>189</v>
+        <v>171</v>
       </c>
       <c r="F50" t="s" s="2">
-        <v>190</v>
+        <v>158</v>
       </c>
       <c r="G50" t="s" s="2">
-        <v>191</v>
+        <v>172</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="n" s="2">
         <v>50.0</v>
       </c>
       <c r="B51" t="s" s="2">
-        <v>192</v>
+        <v>173</v>
       </c>
       <c r="C51" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D51" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E51" t="s" s="2">
-        <v>193</v>
+        <v>174</v>
       </c>
       <c r="F51" t="s" s="2">
-        <v>194</v>
+        <v>37</v>
       </c>
       <c r="G51" t="s" s="2">
-        <v>195</v>
+        <v>175</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="n" s="2">
         <v>51.0</v>
       </c>
       <c r="B52" t="s" s="2">
-        <v>196</v>
+        <v>176</v>
       </c>
       <c r="C52" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D52" t="s" s="2">
-        <v>197</v>
+        <v>22</v>
       </c>
       <c r="E52" t="s" s="2">
-        <v>198</v>
+        <v>177</v>
       </c>
       <c r="F52" t="s" s="2">
-        <v>199</v>
+        <v>11</v>
       </c>
       <c r="G52" t="s" s="2">
-        <v>200</v>
+        <v>178</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="n" s="2">
         <v>52.0</v>
       </c>
       <c r="B53" t="s" s="2">
-        <v>201</v>
+        <v>179</v>
       </c>
       <c r="C53" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D53" t="s" s="2">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="E53" t="s" s="2">
-        <v>202</v>
+        <v>180</v>
       </c>
       <c r="F53" t="s" s="2">
-        <v>199</v>
+        <v>15</v>
       </c>
       <c r="G53" t="s" s="2">
-        <v>203</v>
+        <v>181</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="n" s="2">
         <v>53.0</v>
       </c>
       <c r="B54" t="s" s="2">
-        <v>204</v>
+        <v>182</v>
       </c>
       <c r="C54" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D54" t="s" s="2">
-        <v>188</v>
+        <v>9</v>
       </c>
       <c r="E54" t="s" s="2">
-        <v>205</v>
+        <v>183</v>
       </c>
       <c r="F54" t="s" s="2">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="G54" t="s" s="2">
-        <v>206</v>
+        <v>184</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="n" s="2">
         <v>54.0</v>
       </c>
       <c r="B55" t="s" s="2">
-        <v>207</v>
+        <v>185</v>
       </c>
       <c r="C55" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D55" t="s" s="2">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="E55" t="s" s="2">
-        <v>208</v>
+        <v>186</v>
       </c>
       <c r="F55" t="s" s="2">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="G55" t="s" s="2">
-        <v>209</v>
+        <v>187</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="n" s="2">
         <v>55.0</v>
       </c>
       <c r="B56" t="s" s="2">
-        <v>210</v>
+        <v>188</v>
       </c>
       <c r="C56" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D56" t="s" s="2">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="E56" t="s" s="2">
-        <v>47</v>
+        <v>23</v>
       </c>
       <c r="F56" t="s" s="2">
-        <v>211</v>
+        <v>84</v>
       </c>
       <c r="G56" t="s" s="2">
-        <v>212</v>
+        <v>189</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="n" s="2">
         <v>56.0</v>
       </c>
       <c r="B57" t="s" s="2">
-        <v>213</v>
+        <v>190</v>
       </c>
       <c r="C57" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D57" t="s" s="2">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="E57" t="s" s="2">
-        <v>214</v>
+        <v>191</v>
       </c>
       <c r="F57" t="s" s="2">
-        <v>215</v>
+        <v>192</v>
       </c>
       <c r="G57" t="s" s="2">
-        <v>216</v>
+        <v>193</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="n" s="2">
         <v>57.0</v>
       </c>
       <c r="B58" t="s" s="2">
-        <v>217</v>
+        <v>194</v>
       </c>
       <c r="C58" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D58" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E58" t="s" s="2">
-        <v>218</v>
+        <v>195</v>
       </c>
       <c r="F58" t="s" s="2">
-        <v>219</v>
+        <v>24</v>
       </c>
       <c r="G58" t="s" s="2">
-        <v>220</v>
+        <v>196</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="n" s="2">
         <v>58.0</v>
       </c>
       <c r="B59" t="s" s="2">
-        <v>221</v>
+        <v>197</v>
       </c>
       <c r="C59" t="s" s="2">
-        <v>222</v>
+        <v>8</v>
       </c>
       <c r="D59" t="s" s="2">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E59" t="s" s="2">
-        <v>223</v>
+        <v>198</v>
       </c>
       <c r="F59" t="s" s="2">
-        <v>108</v>
+        <v>158</v>
       </c>
       <c r="G59" t="s" s="2">
-        <v>224</v>
+        <v>199</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="n" s="2">
         <v>59.0</v>
       </c>
       <c r="B60" t="s" s="2">
-        <v>225</v>
+        <v>200</v>
       </c>
       <c r="C60" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D60" t="s" s="2">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="E60" t="s" s="2">
-        <v>226</v>
+        <v>201</v>
       </c>
       <c r="F60" t="s" s="2">
-        <v>227</v>
+        <v>15</v>
       </c>
       <c r="G60" t="s" s="2">
-        <v>228</v>
+        <v>202</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="n" s="2">
         <v>60.0</v>
       </c>
       <c r="B61" t="s" s="2">
-        <v>229</v>
+        <v>203</v>
       </c>
       <c r="C61" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D61" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E61" t="s" s="2">
-        <v>230</v>
+        <v>204</v>
       </c>
       <c r="F61" t="s" s="2">
-        <v>64</v>
+        <v>33</v>
       </c>
       <c r="G61" t="s" s="2">
-        <v>231</v>
+        <v>205</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="n" s="2">
         <v>61.0</v>
       </c>
       <c r="B62" t="s" s="2">
-        <v>232</v>
+        <v>206</v>
       </c>
       <c r="C62" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D62" t="s" s="2">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E62" t="s" s="2">
-        <v>233</v>
+        <v>207</v>
       </c>
       <c r="F62" t="s" s="2">
-        <v>16</v>
+        <v>208</v>
       </c>
       <c r="G62" t="s" s="2">
-        <v>234</v>
+        <v>209</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="n" s="2">
         <v>62.0</v>
       </c>
       <c r="B63" t="s" s="2">
-        <v>235</v>
+        <v>210</v>
       </c>
       <c r="C63" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D63" t="s" s="2">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="E63" t="s" s="2">
-        <v>236</v>
+        <v>23</v>
       </c>
       <c r="F63" t="s" s="2">
-        <v>81</v>
+        <v>158</v>
       </c>
       <c r="G63" t="s" s="2">
-        <v>237</v>
+        <v>211</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="n" s="2">
         <v>63.0</v>
       </c>
       <c r="B64" t="s" s="2">
-        <v>238</v>
+        <v>212</v>
       </c>
       <c r="C64" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D64" t="s" s="2">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="E64" t="s" s="2">
-        <v>239</v>
+        <v>23</v>
       </c>
       <c r="F64" t="s" s="2">
-        <v>16</v>
+        <v>37</v>
       </c>
       <c r="G64" t="s" s="2">
-        <v>240</v>
+        <v>213</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="n" s="2">
         <v>64.0</v>
       </c>
       <c r="B65" t="s" s="2">
-        <v>241</v>
+        <v>214</v>
       </c>
       <c r="C65" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D65" t="s" s="2">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="E65" t="s" s="2">
-        <v>242</v>
+        <v>215</v>
       </c>
       <c r="F65" t="s" s="2">
-        <v>243</v>
+        <v>33</v>
       </c>
       <c r="G65" t="s" s="2">
-        <v>244</v>
+        <v>216</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="n" s="2">
         <v>65.0</v>
       </c>
       <c r="B66" t="s" s="2">
-        <v>245</v>
+        <v>217</v>
       </c>
       <c r="C66" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D66" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E66" t="s" s="2">
-        <v>246</v>
+        <v>218</v>
       </c>
       <c r="F66" t="s" s="2">
-        <v>247</v>
+        <v>76</v>
       </c>
       <c r="G66" t="s" s="2">
-        <v>248</v>
+        <v>219</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="n" s="2">
         <v>66.0</v>
       </c>
       <c r="B67" t="s" s="2">
-        <v>249</v>
+        <v>220</v>
       </c>
       <c r="C67" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D67" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E67" t="s" s="2">
-        <v>250</v>
+        <v>221</v>
       </c>
       <c r="F67" t="s" s="2">
-        <v>251</v>
+        <v>91</v>
       </c>
       <c r="G67" t="s" s="2">
-        <v>252</v>
+        <v>222</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="n" s="2">
         <v>67.0</v>
       </c>
       <c r="B68" t="s" s="2">
-        <v>253</v>
+        <v>223</v>
       </c>
       <c r="C68" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D68" t="s" s="2">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="E68" t="s" s="2">
-        <v>254</v>
+        <v>224</v>
       </c>
       <c r="F68" t="s" s="2">
-        <v>255</v>
+        <v>84</v>
       </c>
       <c r="G68" t="s" s="2">
-        <v>256</v>
+        <v>225</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="n" s="2">
         <v>68.0</v>
       </c>
       <c r="B69" t="s" s="2">
-        <v>257</v>
+        <v>226</v>
       </c>
       <c r="C69" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D69" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E69" t="s" s="2">
-        <v>258</v>
+        <v>227</v>
       </c>
       <c r="F69" t="s" s="2">
-        <v>259</v>
+        <v>192</v>
       </c>
       <c r="G69" t="s" s="2">
-        <v>260</v>
+        <v>228</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="n" s="2">
         <v>69.0</v>
       </c>
       <c r="B70" t="s" s="2">
-        <v>261</v>
+        <v>229</v>
       </c>
       <c r="C70" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D70" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E70" t="s" s="2">
-        <v>47</v>
+        <v>23</v>
       </c>
       <c r="F70" t="s" s="2">
-        <v>262</v>
+        <v>192</v>
       </c>
       <c r="G70" t="s" s="2">
-        <v>263</v>
+        <v>230</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="n" s="2">
         <v>70.0</v>
       </c>
       <c r="B71" t="s" s="2">
-        <v>264</v>
+        <v>231</v>
       </c>
       <c r="C71" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D71" t="s" s="2">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="E71" t="s" s="2">
-        <v>265</v>
+        <v>232</v>
       </c>
       <c r="F71" t="s" s="2">
-        <v>266</v>
+        <v>192</v>
       </c>
       <c r="G71" t="s" s="2">
-        <v>267</v>
+        <v>233</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="n" s="2">
         <v>71.0</v>
       </c>
       <c r="B72" t="s" s="2">
-        <v>268</v>
+        <v>234</v>
       </c>
       <c r="C72" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D72" t="s" s="2">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="E72" t="s" s="2">
-        <v>269</v>
+        <v>235</v>
       </c>
       <c r="F72" t="s" s="2">
-        <v>64</v>
+        <v>236</v>
       </c>
       <c r="G72" t="s" s="2">
-        <v>270</v>
+        <v>237</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="n" s="2">
         <v>72.0</v>
       </c>
       <c r="B73" t="s" s="2">
-        <v>271</v>
+        <v>238</v>
       </c>
       <c r="C73" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D73" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E73" t="s" s="2">
-        <v>272</v>
+        <v>239</v>
       </c>
       <c r="F73" t="s" s="2">
-        <v>227</v>
+        <v>84</v>
       </c>
       <c r="G73" t="s" s="2">
-        <v>273</v>
+        <v>240</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="n" s="2">
         <v>73.0</v>
       </c>
       <c r="B74" t="s" s="2">
-        <v>274</v>
+        <v>241</v>
       </c>
       <c r="C74" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D74" t="s" s="2">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="E74" t="s" s="2">
-        <v>275</v>
+        <v>242</v>
       </c>
       <c r="F74" t="s" s="2">
-        <v>48</v>
+        <v>91</v>
       </c>
       <c r="G74" t="s" s="2">
-        <v>276</v>
+        <v>243</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="n" s="2">
         <v>74.0</v>
       </c>
       <c r="B75" t="s" s="2">
-        <v>277</v>
+        <v>244</v>
       </c>
       <c r="C75" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D75" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E75" t="s" s="2">
-        <v>278</v>
+        <v>245</v>
       </c>
       <c r="F75" t="s" s="2">
-        <v>279</v>
+        <v>54</v>
       </c>
       <c r="G75" t="s" s="2">
-        <v>280</v>
+        <v>246</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="n" s="2">
         <v>75.0</v>
       </c>
       <c r="B76" t="s" s="2">
-        <v>281</v>
+        <v>247</v>
       </c>
       <c r="C76" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D76" t="s" s="2">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="E76" t="s" s="2">
-        <v>282</v>
+        <v>248</v>
       </c>
       <c r="F76" t="s" s="2">
-        <v>283</v>
+        <v>15</v>
       </c>
       <c r="G76" t="s" s="2">
-        <v>284</v>
+        <v>249</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="n" s="2">
         <v>76.0</v>
       </c>
       <c r="B77" t="s" s="2">
-        <v>285</v>
+        <v>250</v>
       </c>
       <c r="C77" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D77" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E77" t="s" s="2">
-        <v>286</v>
+        <v>251</v>
       </c>
       <c r="F77" t="s" s="2">
-        <v>287</v>
+        <v>80</v>
       </c>
       <c r="G77" t="s" s="2">
-        <v>288</v>
+        <v>252</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="n" s="2">
         <v>77.0</v>
       </c>
       <c r="B78" t="s" s="2">
-        <v>289</v>
+        <v>253</v>
       </c>
       <c r="C78" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D78" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E78" t="s" s="2">
-        <v>290</v>
+        <v>254</v>
       </c>
       <c r="F78" t="s" s="2">
-        <v>291</v>
+        <v>255</v>
       </c>
       <c r="G78" t="s" s="2">
-        <v>292</v>
+        <v>256</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="n" s="2">
         <v>78.0</v>
       </c>
       <c r="B79" t="s" s="2">
-        <v>293</v>
+        <v>257</v>
       </c>
       <c r="C79" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D79" t="s" s="2">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="E79" t="s" s="2">
-        <v>294</v>
+        <v>258</v>
       </c>
       <c r="F79" t="s" s="2">
-        <v>108</v>
+        <v>91</v>
       </c>
       <c r="G79" t="s" s="2">
-        <v>295</v>
+        <v>259</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="n" s="2">
         <v>79.0</v>
       </c>
       <c r="B80" t="s" s="2">
-        <v>296</v>
+        <v>260</v>
       </c>
       <c r="C80" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D80" t="s" s="2">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E80" t="s" s="2">
-        <v>297</v>
+        <v>23</v>
       </c>
       <c r="F80" t="s" s="2">
-        <v>298</v>
+        <v>261</v>
       </c>
       <c r="G80" t="s" s="2">
-        <v>299</v>
+        <v>262</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="n" s="2">
         <v>80.0</v>
       </c>
       <c r="B81" t="s" s="2">
-        <v>300</v>
+        <v>263</v>
       </c>
       <c r="C81" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D81" t="s" s="2">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="E81" t="s" s="2">
-        <v>301</v>
+        <v>264</v>
       </c>
       <c r="F81" t="s" s="2">
-        <v>28</v>
+        <v>158</v>
       </c>
       <c r="G81" t="s" s="2">
-        <v>302</v>
+        <v>265</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="n" s="2">
         <v>81.0</v>
       </c>
       <c r="B82" t="s" s="2">
-        <v>303</v>
+        <v>266</v>
       </c>
       <c r="C82" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D82" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E82" t="s" s="2">
-        <v>304</v>
+        <v>267</v>
       </c>
       <c r="F82" t="s" s="2">
-        <v>305</v>
+        <v>268</v>
       </c>
       <c r="G82" t="s" s="2">
-        <v>306</v>
+        <v>269</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="n" s="2">
         <v>82.0</v>
       </c>
       <c r="B83" t="s" s="2">
-        <v>307</v>
+        <v>270</v>
       </c>
       <c r="C83" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D83" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E83" t="s" s="2">
-        <v>308</v>
+        <v>271</v>
       </c>
       <c r="F83" t="s" s="2">
-        <v>48</v>
+        <v>76</v>
       </c>
       <c r="G83" t="s" s="2">
-        <v>309</v>
+        <v>272</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="n" s="2">
         <v>83.0</v>
       </c>
       <c r="B84" t="s" s="2">
-        <v>310</v>
+        <v>273</v>
       </c>
       <c r="C84" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D84" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E84" t="s" s="2">
-        <v>311</v>
+        <v>274</v>
       </c>
       <c r="F84" t="s" s="2">
-        <v>150</v>
+        <v>192</v>
       </c>
       <c r="G84" t="s" s="2">
-        <v>312</v>
+        <v>275</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="n" s="2">
         <v>84.0</v>
       </c>
       <c r="B85" t="s" s="2">
-        <v>313</v>
+        <v>276</v>
       </c>
       <c r="C85" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D85" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E85" t="s" s="2">
-        <v>314</v>
+        <v>277</v>
       </c>
       <c r="F85" t="s" s="2">
-        <v>68</v>
+        <v>24</v>
       </c>
       <c r="G85" t="s" s="2">
-        <v>315</v>
+        <v>278</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="n" s="2">
         <v>85.0</v>
       </c>
       <c r="B86" t="s" s="2">
-        <v>316</v>
+        <v>279</v>
       </c>
       <c r="C86" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D86" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E86" t="s" s="2">
-        <v>317</v>
+        <v>280</v>
       </c>
       <c r="F86" t="s" s="2">
-        <v>211</v>
+        <v>281</v>
       </c>
       <c r="G86" t="s" s="2">
-        <v>318</v>
+        <v>282</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="n" s="2">
         <v>86.0</v>
       </c>
       <c r="B87" t="s" s="2">
-        <v>319</v>
+        <v>283</v>
       </c>
       <c r="C87" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D87" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E87" t="s" s="2">
-        <v>320</v>
+        <v>284</v>
       </c>
       <c r="F87" t="s" s="2">
-        <v>112</v>
+        <v>37</v>
       </c>
       <c r="G87" t="s" s="2">
-        <v>321</v>
+        <v>285</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="n" s="2">
         <v>87.0</v>
       </c>
       <c r="B88" t="s" s="2">
-        <v>322</v>
+        <v>286</v>
       </c>
       <c r="C88" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D88" t="s" s="2">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="E88" t="s" s="2">
-        <v>323</v>
+        <v>287</v>
       </c>
       <c r="F88" t="s" s="2">
-        <v>324</v>
+        <v>192</v>
       </c>
       <c r="G88" t="s" s="2">
-        <v>325</v>
+        <v>288</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="n" s="2">
         <v>88.0</v>
       </c>
       <c r="B89" t="s" s="2">
-        <v>326</v>
+        <v>289</v>
       </c>
       <c r="C89" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D89" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E89" t="s" s="2">
-        <v>327</v>
+        <v>290</v>
       </c>
       <c r="F89" t="s" s="2">
-        <v>328</v>
+        <v>76</v>
       </c>
       <c r="G89" t="s" s="2">
-        <v>329</v>
+        <v>291</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="n" s="2">
         <v>89.0</v>
       </c>
       <c r="B90" t="s" s="2">
-        <v>330</v>
+        <v>292</v>
       </c>
       <c r="C90" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D90" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E90" t="s" s="2">
-        <v>331</v>
+        <v>293</v>
       </c>
       <c r="F90" t="s" s="2">
-        <v>332</v>
+        <v>54</v>
       </c>
       <c r="G90" t="s" s="2">
-        <v>333</v>
+        <v>294</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="n" s="2">
         <v>90.0</v>
       </c>
       <c r="B91" t="s" s="2">
-        <v>334</v>
+        <v>295</v>
       </c>
       <c r="C91" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D91" t="s" s="2">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="E91" t="s" s="2">
-        <v>335</v>
+        <v>296</v>
       </c>
       <c r="F91" t="s" s="2">
-        <v>336</v>
+        <v>84</v>
       </c>
       <c r="G91" t="s" s="2">
-        <v>337</v>
+        <v>297</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="n" s="2">
         <v>91.0</v>
       </c>
       <c r="B92" t="s" s="2">
-        <v>338</v>
+        <v>298</v>
       </c>
       <c r="C92" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D92" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E92" t="s" s="2">
-        <v>339</v>
+        <v>299</v>
       </c>
       <c r="F92" t="s" s="2">
-        <v>199</v>
+        <v>158</v>
       </c>
       <c r="G92" t="s" s="2">
-        <v>340</v>
+        <v>300</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="n" s="2">
         <v>92.0</v>
       </c>
       <c r="B93" t="s" s="2">
-        <v>341</v>
+        <v>301</v>
       </c>
       <c r="C93" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D93" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E93" t="s" s="2">
-        <v>342</v>
+        <v>302</v>
       </c>
       <c r="F93" t="s" s="2">
-        <v>343</v>
+        <v>158</v>
       </c>
       <c r="G93" t="s" s="2">
-        <v>344</v>
+        <v>303</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="n" s="2">
         <v>93.0</v>
       </c>
       <c r="B94" t="s" s="2">
-        <v>345</v>
+        <v>304</v>
       </c>
       <c r="C94" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D94" t="s" s="2">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="E94" t="s" s="2">
-        <v>346</v>
+        <v>305</v>
       </c>
       <c r="F94" t="s" s="2">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="G94" t="s" s="2">
-        <v>347</v>
+        <v>306</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="n" s="2">
         <v>94.0</v>
       </c>
       <c r="B95" t="s" s="2">
-        <v>348</v>
+        <v>307</v>
       </c>
       <c r="C95" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D95" t="s" s="2">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E95" t="s" s="2">
-        <v>349</v>
+        <v>308</v>
       </c>
       <c r="F95" t="s" s="2">
-        <v>16</v>
+        <v>84</v>
       </c>
       <c r="G95" t="s" s="2">
-        <v>350</v>
+        <v>309</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="n" s="2">
         <v>95.0</v>
       </c>
       <c r="B96" t="s" s="2">
-        <v>351</v>
+        <v>310</v>
       </c>
       <c r="C96" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D96" t="s" s="2">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E96" t="s" s="2">
-        <v>352</v>
+        <v>311</v>
       </c>
       <c r="F96" t="s" s="2">
         <v>11</v>
       </c>
       <c r="G96" t="s" s="2">
-        <v>353</v>
+        <v>312</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="n" s="2">
         <v>96.0</v>
       </c>
       <c r="B97" t="s" s="2">
-        <v>354</v>
+        <v>313</v>
       </c>
       <c r="C97" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D97" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E97" t="s" s="2">
-        <v>355</v>
+        <v>314</v>
       </c>
       <c r="F97" t="s" s="2">
-        <v>64</v>
+        <v>37</v>
       </c>
       <c r="G97" t="s" s="2">
-        <v>356</v>
+        <v>315</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="n" s="2">
         <v>97.0</v>
       </c>
       <c r="B98" t="s" s="2">
-        <v>357</v>
+        <v>316</v>
       </c>
       <c r="C98" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D98" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E98" t="s" s="2">
-        <v>47</v>
+        <v>317</v>
       </c>
       <c r="F98" t="s" s="2">
-        <v>358</v>
+        <v>91</v>
       </c>
       <c r="G98" t="s" s="2">
-        <v>359</v>
+        <v>318</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="n" s="2">
         <v>98.0</v>
       </c>
       <c r="B99" t="s" s="2">
-        <v>360</v>
+        <v>319</v>
       </c>
       <c r="C99" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D99" t="s" s="2">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="E99" t="s" s="2">
-        <v>361</v>
+        <v>320</v>
       </c>
       <c r="F99" t="s" s="2">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="G99" t="s" s="2">
-        <v>362</v>
+        <v>321</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="n" s="2">
         <v>99.0</v>
       </c>
       <c r="B100" t="s" s="2">
-        <v>363</v>
+        <v>322</v>
       </c>
       <c r="C100" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D100" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E100" t="s" s="2">
-        <v>364</v>
+        <v>323</v>
       </c>
       <c r="F100" t="s" s="2">
-        <v>119</v>
+        <v>76</v>
       </c>
       <c r="G100" t="s" s="2">
-        <v>365</v>
+        <v>324</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="n" s="2">
         <v>100.0</v>
       </c>
       <c r="B101" t="s" s="2">
-        <v>366</v>
+        <v>325</v>
       </c>
       <c r="C101" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D101" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E101" t="s" s="2">
-        <v>367</v>
+        <v>23</v>
       </c>
       <c r="F101" t="s" s="2">
-        <v>28</v>
+        <v>80</v>
       </c>
       <c r="G101" t="s" s="2">
-        <v>368</v>
+        <v>326</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="n" s="2">
         <v>101.0</v>
       </c>
       <c r="B102" t="s" s="2">
-        <v>369</v>
+        <v>327</v>
       </c>
       <c r="C102" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D102" t="s" s="2">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="E102" t="s" s="2">
-        <v>47</v>
+        <v>328</v>
       </c>
       <c r="F102" t="s" s="2">
-        <v>119</v>
+        <v>329</v>
       </c>
       <c r="G102" t="s" s="2">
-        <v>370</v>
+        <v>330</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="n" s="2">
         <v>102.0</v>
       </c>
       <c r="B103" t="s" s="2">
-        <v>371</v>
+        <v>331</v>
       </c>
       <c r="C103" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D103" t="s" s="2">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="E103" t="s" s="2">
-        <v>372</v>
+        <v>332</v>
       </c>
       <c r="F103" t="s" s="2">
-        <v>373</v>
+        <v>15</v>
       </c>
       <c r="G103" t="s" s="2">
-        <v>374</v>
+        <v>333</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="n" s="2">
         <v>103.0</v>
       </c>
       <c r="B104" t="s" s="2">
-        <v>375</v>
+        <v>334</v>
       </c>
       <c r="C104" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D104" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E104" t="s" s="2">
-        <v>376</v>
+        <v>335</v>
       </c>
       <c r="F104" t="s" s="2">
-        <v>377</v>
+        <v>84</v>
       </c>
       <c r="G104" t="s" s="2">
-        <v>378</v>
+        <v>336</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="n" s="2">
         <v>104.0</v>
       </c>
       <c r="B105" t="s" s="2">
-        <v>379</v>
+        <v>337</v>
       </c>
       <c r="C105" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D105" t="s" s="2">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="E105" t="s" s="2">
-        <v>380</v>
+        <v>338</v>
       </c>
       <c r="F105" t="s" s="2">
-        <v>381</v>
+        <v>11</v>
       </c>
       <c r="G105" t="s" s="2">
-        <v>382</v>
+        <v>339</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="n" s="2">
         <v>105.0</v>
       </c>
       <c r="B106" t="s" s="2">
-        <v>383</v>
+        <v>340</v>
       </c>
       <c r="C106" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D106" t="s" s="2">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="E106" t="s" s="2">
-        <v>384</v>
+        <v>341</v>
       </c>
       <c r="F106" t="s" s="2">
-        <v>199</v>
+        <v>158</v>
       </c>
       <c r="G106" t="s" s="2">
-        <v>385</v>
+        <v>342</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="n" s="2">
         <v>106.0</v>
       </c>
       <c r="B107" t="s" s="2">
-        <v>386</v>
+        <v>343</v>
       </c>
       <c r="C107" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D107" t="s" s="2">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E107" t="s" s="2">
-        <v>47</v>
+        <v>344</v>
       </c>
       <c r="F107" t="s" s="2">
-        <v>387</v>
+        <v>329</v>
       </c>
       <c r="G107" t="s" s="2">
-        <v>388</v>
+        <v>345</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="n" s="2">
         <v>107.0</v>
       </c>
       <c r="B108" t="s" s="2">
-        <v>389</v>
+        <v>346</v>
       </c>
       <c r="C108" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D108" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E108" t="s" s="2">
-        <v>390</v>
+        <v>347</v>
       </c>
       <c r="F108" t="s" s="2">
-        <v>391</v>
+        <v>91</v>
       </c>
       <c r="G108" t="s" s="2">
-        <v>392</v>
+        <v>348</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="n" s="2">
         <v>108.0</v>
       </c>
       <c r="B109" t="s" s="2">
-        <v>393</v>
+        <v>349</v>
       </c>
       <c r="C109" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D109" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E109" t="s" s="2">
-        <v>394</v>
+        <v>350</v>
       </c>
       <c r="F109" t="s" s="2">
-        <v>48</v>
+        <v>15</v>
       </c>
       <c r="G109" t="s" s="2">
-        <v>395</v>
+        <v>351</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="n" s="2">
         <v>109.0</v>
       </c>
       <c r="B110" t="s" s="2">
-        <v>396</v>
+        <v>352</v>
       </c>
       <c r="C110" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D110" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E110" t="s" s="2">
-        <v>397</v>
+        <v>353</v>
       </c>
       <c r="F110" t="s" s="2">
-        <v>48</v>
+        <v>354</v>
       </c>
       <c r="G110" t="s" s="2">
-        <v>398</v>
+        <v>355</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="n" s="2">
         <v>110.0</v>
       </c>
       <c r="B111" t="s" s="2">
-        <v>399</v>
+        <v>356</v>
       </c>
       <c r="C111" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D111" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E111" t="s" s="2">
-        <v>400</v>
+        <v>357</v>
       </c>
       <c r="F111" t="s" s="2">
-        <v>401</v>
+        <v>84</v>
       </c>
       <c r="G111" t="s" s="2">
-        <v>402</v>
+        <v>358</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="n" s="2">
         <v>111.0</v>
       </c>
       <c r="B112" t="s" s="2">
-        <v>403</v>
+        <v>359</v>
       </c>
       <c r="C112" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D112" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E112" t="s" s="2">
-        <v>404</v>
+        <v>360</v>
       </c>
       <c r="F112" t="s" s="2">
-        <v>35</v>
+        <v>80</v>
       </c>
       <c r="G112" t="s" s="2">
-        <v>405</v>
+        <v>361</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="n" s="2">
         <v>112.0</v>
       </c>
       <c r="B113" t="s" s="2">
-        <v>406</v>
+        <v>362</v>
       </c>
       <c r="C113" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D113" t="s" s="2">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="E113" t="s" s="2">
-        <v>407</v>
+        <v>363</v>
       </c>
       <c r="F113" t="s" s="2">
-        <v>408</v>
+        <v>91</v>
       </c>
       <c r="G113" t="s" s="2">
-        <v>409</v>
+        <v>364</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="n" s="2">
         <v>113.0</v>
       </c>
       <c r="B114" t="s" s="2">
-        <v>410</v>
+        <v>365</v>
       </c>
       <c r="C114" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D114" t="s" s="2">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="E114" t="s" s="2">
-        <v>411</v>
+        <v>23</v>
       </c>
       <c r="F114" t="s" s="2">
-        <v>35</v>
+        <v>80</v>
       </c>
       <c r="G114" t="s" s="2">
-        <v>412</v>
+        <v>366</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="n" s="2">
         <v>114.0</v>
       </c>
       <c r="B115" t="s" s="2">
-        <v>413</v>
+        <v>367</v>
       </c>
       <c r="C115" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D115" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E115" t="s" s="2">
-        <v>414</v>
+        <v>368</v>
       </c>
       <c r="F115" t="s" s="2">
-        <v>415</v>
+        <v>80</v>
       </c>
       <c r="G115" t="s" s="2">
-        <v>416</v>
+        <v>369</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="n" s="2">
         <v>115.0</v>
       </c>
       <c r="B116" t="s" s="2">
-        <v>417</v>
+        <v>370</v>
       </c>
       <c r="C116" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D116" t="s" s="2">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="E116" t="s" s="2">
-        <v>418</v>
+        <v>371</v>
       </c>
       <c r="F116" t="s" s="2">
-        <v>419</v>
+        <v>33</v>
       </c>
       <c r="G116" t="s" s="2">
-        <v>420</v>
+        <v>372</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="n" s="2">
         <v>116.0</v>
       </c>
       <c r="B117" t="s" s="2">
-        <v>421</v>
+        <v>373</v>
       </c>
       <c r="C117" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D117" t="s" s="2">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="E117" t="s" s="2">
-        <v>422</v>
+        <v>374</v>
       </c>
       <c r="F117" t="s" s="2">
         <v>11</v>
       </c>
       <c r="G117" t="s" s="2">
-        <v>423</v>
+        <v>375</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="n" s="2">
         <v>117.0</v>
       </c>
       <c r="B118" t="s" s="2">
-        <v>424</v>
+        <v>376</v>
       </c>
       <c r="C118" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D118" t="s" s="2">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="E118" t="s" s="2">
-        <v>47</v>
+        <v>377</v>
       </c>
       <c r="F118" t="s" s="2">
-        <v>425</v>
+        <v>54</v>
       </c>
       <c r="G118" t="s" s="2">
-        <v>426</v>
+        <v>378</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="n" s="2">
         <v>118.0</v>
       </c>
       <c r="B119" t="s" s="2">
-        <v>427</v>
+        <v>379</v>
       </c>
       <c r="C119" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D119" t="s" s="2">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="E119" t="s" s="2">
-        <v>428</v>
+        <v>380</v>
       </c>
       <c r="F119" t="s" s="2">
-        <v>391</v>
+        <v>381</v>
       </c>
       <c r="G119" t="s" s="2">
-        <v>429</v>
+        <v>382</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="n" s="2">
         <v>119.0</v>
       </c>
       <c r="B120" t="s" s="2">
-        <v>430</v>
+        <v>383</v>
       </c>
       <c r="C120" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D120" t="s" s="2">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="E120" t="s" s="2">
-        <v>431</v>
+        <v>384</v>
       </c>
       <c r="F120" t="s" s="2">
-        <v>432</v>
+        <v>54</v>
       </c>
       <c r="G120" t="s" s="2">
-        <v>433</v>
+        <v>385</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="n" s="2">
         <v>120.0</v>
       </c>
       <c r="B121" t="s" s="2">
-        <v>434</v>
+        <v>386</v>
       </c>
       <c r="C121" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D121" t="s" s="2">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="E121" t="s" s="2">
-        <v>435</v>
+        <v>387</v>
       </c>
       <c r="F121" t="s" s="2">
-        <v>436</v>
+        <v>54</v>
       </c>
       <c r="G121" t="s" s="2">
-        <v>437</v>
+        <v>388</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="n" s="2">
         <v>121.0</v>
       </c>
       <c r="B122" t="s" s="2">
-        <v>438</v>
+        <v>389</v>
       </c>
       <c r="C122" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D122" t="s" s="2">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="E122" t="s" s="2">
-        <v>439</v>
+        <v>390</v>
       </c>
       <c r="F122" t="s" s="2">
-        <v>440</v>
+        <v>158</v>
       </c>
       <c r="G122" t="s" s="2">
-        <v>441</v>
+        <v>391</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="n" s="2">
         <v>122.0</v>
       </c>
       <c r="B123" t="s" s="2">
-        <v>442</v>
+        <v>392</v>
       </c>
       <c r="C123" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D123" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E123" t="s" s="2">
-        <v>47</v>
+        <v>23</v>
       </c>
       <c r="F123" t="s" s="2">
-        <v>112</v>
+        <v>91</v>
       </c>
       <c r="G123" t="s" s="2">
-        <v>443</v>
+        <v>393</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="n" s="2">
         <v>123.0</v>
       </c>
       <c r="B124" t="s" s="2">
-        <v>444</v>
+        <v>394</v>
       </c>
       <c r="C124" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D124" t="s" s="2">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="E124" t="s" s="2">
-        <v>445</v>
+        <v>395</v>
       </c>
       <c r="F124" t="s" s="2">
-        <v>48</v>
+        <v>150</v>
       </c>
       <c r="G124" t="s" s="2">
-        <v>446</v>
+        <v>396</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="n" s="2">
         <v>124.0</v>
       </c>
       <c r="B125" t="s" s="2">
-        <v>447</v>
+        <v>397</v>
       </c>
       <c r="C125" t="s" s="2">
-        <v>38</v>
+        <v>8</v>
       </c>
       <c r="D125" t="s" s="2">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="E125" t="s" s="2">
-        <v>448</v>
+        <v>398</v>
       </c>
       <c r="F125" t="s" s="2">
-        <v>449</v>
+        <v>54</v>
       </c>
       <c r="G125" t="s" s="2">
-        <v>450</v>
+        <v>399</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="n" s="2">
         <v>125.0</v>
       </c>
       <c r="B126" t="s" s="2">
-        <v>451</v>
+        <v>400</v>
       </c>
       <c r="C126" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D126" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E126" t="s" s="2">
-        <v>452</v>
+        <v>401</v>
       </c>
       <c r="F126" t="s" s="2">
-        <v>175</v>
+        <v>37</v>
       </c>
       <c r="G126" t="s" s="2">
-        <v>453</v>
+        <v>402</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="n" s="2">
         <v>126.0</v>
       </c>
       <c r="B127" t="s" s="2">
-        <v>454</v>
+        <v>403</v>
       </c>
       <c r="C127" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D127" t="s" s="2">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="E127" t="s" s="2">
-        <v>455</v>
+        <v>404</v>
       </c>
       <c r="F127" t="s" s="2">
-        <v>456</v>
+        <v>192</v>
       </c>
       <c r="G127" t="s" s="2">
-        <v>457</v>
+        <v>405</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="n" s="2">
         <v>127.0</v>
       </c>
       <c r="B128" t="s" s="2">
-        <v>458</v>
+        <v>406</v>
       </c>
       <c r="C128" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D128" t="s" s="2">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="E128" t="s" s="2">
-        <v>459</v>
+        <v>407</v>
       </c>
       <c r="F128" t="s" s="2">
-        <v>460</v>
+        <v>54</v>
       </c>
       <c r="G128" t="s" s="2">
-        <v>461</v>
+        <v>408</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="n" s="2">
         <v>128.0</v>
       </c>
       <c r="B129" t="s" s="2">
-        <v>462</v>
+        <v>409</v>
       </c>
       <c r="C129" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D129" t="s" s="2">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="E129" t="s" s="2">
-        <v>463</v>
+        <v>410</v>
       </c>
       <c r="F129" t="s" s="2">
-        <v>48</v>
+        <v>411</v>
       </c>
       <c r="G129" t="s" s="2">
-        <v>464</v>
+        <v>412</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="n" s="2">
         <v>129.0</v>
       </c>
       <c r="B130" t="s" s="2">
-        <v>465</v>
+        <v>413</v>
       </c>
       <c r="C130" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D130" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E130" t="s" s="2">
-        <v>47</v>
+        <v>414</v>
       </c>
       <c r="F130" t="s" s="2">
-        <v>48</v>
+        <v>415</v>
       </c>
       <c r="G130" t="s" s="2">
-        <v>466</v>
+        <v>416</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="n" s="2">
         <v>130.0</v>
       </c>
       <c r="B131" t="s" s="2">
-        <v>467</v>
+        <v>417</v>
       </c>
       <c r="C131" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D131" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E131" t="s" s="2">
-        <v>468</v>
+        <v>418</v>
       </c>
       <c r="F131" t="s" s="2">
-        <v>112</v>
+        <v>158</v>
       </c>
       <c r="G131" t="s" s="2">
-        <v>469</v>
+        <v>419</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="n" s="2">
         <v>131.0</v>
       </c>
       <c r="B132" t="s" s="2">
-        <v>470</v>
+        <v>420</v>
       </c>
       <c r="C132" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D132" t="s" s="2">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="E132" t="s" s="2">
-        <v>471</v>
+        <v>421</v>
       </c>
       <c r="F132" t="s" s="2">
-        <v>112</v>
+        <v>80</v>
       </c>
       <c r="G132" t="s" s="2">
-        <v>472</v>
+        <v>422</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="n" s="2">
         <v>132.0</v>
       </c>
       <c r="B133" t="s" s="2">
-        <v>473</v>
+        <v>423</v>
       </c>
       <c r="C133" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D133" t="s" s="2">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="E133" t="s" s="2">
-        <v>474</v>
+        <v>424</v>
       </c>
       <c r="F133" t="s" s="2">
-        <v>175</v>
+        <v>236</v>
       </c>
       <c r="G133" t="s" s="2">
-        <v>475</v>
+        <v>425</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="n" s="2">
         <v>133.0</v>
       </c>
       <c r="B134" t="s" s="2">
-        <v>476</v>
+        <v>426</v>
       </c>
       <c r="C134" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D134" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E134" t="s" s="2">
-        <v>477</v>
+        <v>427</v>
       </c>
       <c r="F134" t="s" s="2">
-        <v>175</v>
+        <v>91</v>
       </c>
       <c r="G134" t="s" s="2">
-        <v>478</v>
+        <v>428</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="n" s="2">
         <v>134.0</v>
       </c>
       <c r="B135" t="s" s="2">
-        <v>479</v>
+        <v>429</v>
       </c>
       <c r="C135" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D135" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E135" t="s" s="2">
-        <v>47</v>
+        <v>430</v>
       </c>
       <c r="F135" t="s" s="2">
-        <v>480</v>
+        <v>37</v>
       </c>
       <c r="G135" t="s" s="2">
-        <v>481</v>
+        <v>431</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="n" s="2">
         <v>135.0</v>
       </c>
       <c r="B136" t="s" s="2">
-        <v>482</v>
+        <v>432</v>
       </c>
       <c r="C136" t="s" s="2">
-        <v>483</v>
+        <v>8</v>
       </c>
       <c r="D136" t="s" s="2">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="E136" t="s" s="2">
-        <v>484</v>
+        <v>433</v>
       </c>
       <c r="F136" t="s" s="2">
-        <v>64</v>
+        <v>192</v>
       </c>
       <c r="G136" t="s" s="2">
-        <v>485</v>
+        <v>434</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="n" s="2">
         <v>136.0</v>
       </c>
       <c r="B137" t="s" s="2">
-        <v>486</v>
+        <v>435</v>
       </c>
       <c r="C137" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D137" t="s" s="2">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="E137" t="s" s="2">
-        <v>47</v>
+        <v>436</v>
       </c>
       <c r="F137" t="s" s="2">
-        <v>28</v>
+        <v>11</v>
       </c>
       <c r="G137" t="s" s="2">
-        <v>487</v>
+        <v>437</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="n" s="2">
         <v>137.0</v>
       </c>
       <c r="B138" t="s" s="2">
-        <v>488</v>
+        <v>438</v>
       </c>
       <c r="C138" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D138" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E138" t="s" s="2">
-        <v>489</v>
+        <v>439</v>
       </c>
       <c r="F138" t="s" s="2">
-        <v>175</v>
+        <v>24</v>
       </c>
       <c r="G138" t="s" s="2">
-        <v>490</v>
+        <v>440</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="n" s="2">
         <v>138.0</v>
       </c>
       <c r="B139" t="s" s="2">
-        <v>491</v>
+        <v>441</v>
       </c>
       <c r="C139" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D139" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E139" t="s" s="2">
-        <v>492</v>
+        <v>442</v>
       </c>
       <c r="F139" t="s" s="2">
-        <v>493</v>
+        <v>76</v>
       </c>
       <c r="G139" t="s" s="2">
-        <v>494</v>
+        <v>443</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="n" s="2">
         <v>139.0</v>
       </c>
       <c r="B140" t="s" s="2">
-        <v>495</v>
+        <v>444</v>
       </c>
       <c r="C140" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D140" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E140" t="s" s="2">
-        <v>496</v>
+        <v>445</v>
       </c>
       <c r="F140" t="s" s="2">
-        <v>381</v>
+        <v>37</v>
       </c>
       <c r="G140" t="s" s="2">
-        <v>497</v>
+        <v>446</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="n" s="2">
         <v>140.0</v>
       </c>
       <c r="B141" t="s" s="2">
-        <v>498</v>
+        <v>447</v>
       </c>
       <c r="C141" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D141" t="s" s="2">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="E141" t="s" s="2">
-        <v>499</v>
+        <v>23</v>
       </c>
       <c r="F141" t="s" s="2">
-        <v>500</v>
+        <v>54</v>
       </c>
       <c r="G141" t="s" s="2">
-        <v>501</v>
+        <v>448</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="n" s="2">
         <v>141.0</v>
       </c>
       <c r="B142" t="s" s="2">
-        <v>502</v>
+        <v>449</v>
       </c>
       <c r="C142" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D142" t="s" s="2">
-        <v>14</v>
+        <v>450</v>
       </c>
       <c r="E142" t="s" s="2">
-        <v>47</v>
+        <v>23</v>
       </c>
       <c r="F142" t="s" s="2">
         <v>24</v>
       </c>
       <c r="G142" t="s" s="2">
-        <v>503</v>
+        <v>451</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="n" s="2">
         <v>142.0</v>
       </c>
       <c r="B143" t="s" s="2">
+        <v>452</v>
+      </c>
+      <c r="C143" t="s" s="2">
+        <v>8</v>
+      </c>
+      <c r="D143" t="s" s="2">
+        <v>9</v>
+      </c>
+      <c r="E143" t="s" s="2">
+        <v>453</v>
+      </c>
+      <c r="F143" t="s" s="2">
+        <v>76</v>
+      </c>
+      <c r="G143" t="s" s="2">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" t="n" s="2">
+        <v>143.0</v>
+      </c>
+      <c r="B144" t="s" s="2">
+        <v>455</v>
+      </c>
+      <c r="C144" t="s" s="2">
+        <v>8</v>
+      </c>
+      <c r="D144" t="s" s="2">
+        <v>9</v>
+      </c>
+      <c r="E144" t="s" s="2">
+        <v>456</v>
+      </c>
+      <c r="F144" t="s" s="2">
+        <v>80</v>
+      </c>
+      <c r="G144" t="s" s="2">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" t="n" s="2">
+        <v>144.0</v>
+      </c>
+      <c r="B145" t="s" s="2">
+        <v>458</v>
+      </c>
+      <c r="C145" t="s" s="2">
+        <v>8</v>
+      </c>
+      <c r="D145" t="s" s="2">
+        <v>9</v>
+      </c>
+      <c r="E145" t="s" s="2">
+        <v>459</v>
+      </c>
+      <c r="F145" t="s" s="2">
+        <v>460</v>
+      </c>
+      <c r="G145" t="s" s="2">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" t="n" s="2">
+        <v>145.0</v>
+      </c>
+      <c r="B146" t="s" s="2">
+        <v>462</v>
+      </c>
+      <c r="C146" t="s" s="2">
+        <v>8</v>
+      </c>
+      <c r="D146" t="s" s="2">
+        <v>9</v>
+      </c>
+      <c r="E146" t="s" s="2">
+        <v>463</v>
+      </c>
+      <c r="F146" t="s" s="2">
+        <v>24</v>
+      </c>
+      <c r="G146" t="s" s="2">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" t="n" s="2">
+        <v>146.0</v>
+      </c>
+      <c r="B147" t="s" s="2">
+        <v>465</v>
+      </c>
+      <c r="C147" t="s" s="2">
+        <v>8</v>
+      </c>
+      <c r="D147" t="s" s="2">
+        <v>9</v>
+      </c>
+      <c r="E147" t="s" s="2">
+        <v>466</v>
+      </c>
+      <c r="F147" t="s" s="2">
+        <v>24</v>
+      </c>
+      <c r="G147" t="s" s="2">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" t="n" s="2">
+        <v>147.0</v>
+      </c>
+      <c r="B148" t="s" s="2">
+        <v>468</v>
+      </c>
+      <c r="C148" t="s" s="2">
+        <v>8</v>
+      </c>
+      <c r="D148" t="s" s="2">
+        <v>9</v>
+      </c>
+      <c r="E148" t="s" s="2">
+        <v>469</v>
+      </c>
+      <c r="F148" t="s" s="2">
+        <v>80</v>
+      </c>
+      <c r="G148" t="s" s="2">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" t="n" s="2">
+        <v>148.0</v>
+      </c>
+      <c r="B149" t="s" s="2">
+        <v>471</v>
+      </c>
+      <c r="C149" t="s" s="2">
+        <v>8</v>
+      </c>
+      <c r="D149" t="s" s="2">
+        <v>9</v>
+      </c>
+      <c r="E149" t="s" s="2">
+        <v>472</v>
+      </c>
+      <c r="F149" t="s" s="2">
+        <v>54</v>
+      </c>
+      <c r="G149" t="s" s="2">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" t="n" s="2">
+        <v>149.0</v>
+      </c>
+      <c r="B150" t="s" s="2">
+        <v>474</v>
+      </c>
+      <c r="C150" t="s" s="2">
+        <v>8</v>
+      </c>
+      <c r="D150" t="s" s="2">
+        <v>9</v>
+      </c>
+      <c r="E150" t="s" s="2">
+        <v>475</v>
+      </c>
+      <c r="F150" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="G150" t="s" s="2">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" t="n" s="2">
+        <v>150.0</v>
+      </c>
+      <c r="B151" t="s" s="2">
+        <v>477</v>
+      </c>
+      <c r="C151" t="s" s="2">
+        <v>8</v>
+      </c>
+      <c r="D151" t="s" s="2">
+        <v>9</v>
+      </c>
+      <c r="E151" t="s" s="2">
+        <v>478</v>
+      </c>
+      <c r="F151" t="s" s="2">
+        <v>91</v>
+      </c>
+      <c r="G151" t="s" s="2">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" t="n" s="2">
+        <v>151.0</v>
+      </c>
+      <c r="B152" t="s" s="2">
+        <v>480</v>
+      </c>
+      <c r="C152" t="s" s="2">
+        <v>8</v>
+      </c>
+      <c r="D152" t="s" s="2">
+        <v>22</v>
+      </c>
+      <c r="E152" t="s" s="2">
+        <v>23</v>
+      </c>
+      <c r="F152" t="s" s="2">
+        <v>91</v>
+      </c>
+      <c r="G152" t="s" s="2">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" t="n" s="2">
+        <v>152.0</v>
+      </c>
+      <c r="B153" t="s" s="2">
+        <v>482</v>
+      </c>
+      <c r="C153" t="s" s="2">
+        <v>8</v>
+      </c>
+      <c r="D153" t="s" s="2">
+        <v>9</v>
+      </c>
+      <c r="E153" t="s" s="2">
+        <v>483</v>
+      </c>
+      <c r="F153" t="s" s="2">
+        <v>192</v>
+      </c>
+      <c r="G153" t="s" s="2">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" t="n" s="2">
+        <v>153.0</v>
+      </c>
+      <c r="B154" t="s" s="2">
+        <v>485</v>
+      </c>
+      <c r="C154" t="s" s="2">
+        <v>8</v>
+      </c>
+      <c r="D154" t="s" s="2">
+        <v>9</v>
+      </c>
+      <c r="E154" t="s" s="2">
+        <v>486</v>
+      </c>
+      <c r="F154" t="s" s="2">
+        <v>192</v>
+      </c>
+      <c r="G154" t="s" s="2">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" t="n" s="2">
+        <v>154.0</v>
+      </c>
+      <c r="B155" t="s" s="2">
+        <v>488</v>
+      </c>
+      <c r="C155" t="s" s="2">
+        <v>8</v>
+      </c>
+      <c r="D155" t="s" s="2">
+        <v>9</v>
+      </c>
+      <c r="E155" t="s" s="2">
+        <v>489</v>
+      </c>
+      <c r="F155" t="s" s="2">
+        <v>192</v>
+      </c>
+      <c r="G155" t="s" s="2">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" t="n" s="2">
+        <v>155.0</v>
+      </c>
+      <c r="B156" t="s" s="2">
+        <v>491</v>
+      </c>
+      <c r="C156" t="s" s="2">
+        <v>8</v>
+      </c>
+      <c r="D156" t="s" s="2">
+        <v>9</v>
+      </c>
+      <c r="E156" t="s" s="2">
+        <v>492</v>
+      </c>
+      <c r="F156" t="s" s="2">
+        <v>80</v>
+      </c>
+      <c r="G156" t="s" s="2">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" t="n" s="2">
+        <v>156.0</v>
+      </c>
+      <c r="B157" t="s" s="2">
+        <v>494</v>
+      </c>
+      <c r="C157" t="s" s="2">
+        <v>8</v>
+      </c>
+      <c r="D157" t="s" s="2">
+        <v>9</v>
+      </c>
+      <c r="E157" t="s" s="2">
+        <v>495</v>
+      </c>
+      <c r="F157" t="s" s="2">
+        <v>76</v>
+      </c>
+      <c r="G157" t="s" s="2">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158" t="n" s="2">
+        <v>157.0</v>
+      </c>
+      <c r="B158" t="s" s="2">
+        <v>497</v>
+      </c>
+      <c r="C158" t="s" s="2">
+        <v>8</v>
+      </c>
+      <c r="D158" t="s" s="2">
+        <v>9</v>
+      </c>
+      <c r="E158" t="s" s="2">
+        <v>23</v>
+      </c>
+      <c r="F158" t="s" s="2">
+        <v>33</v>
+      </c>
+      <c r="G158" t="s" s="2">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" t="n" s="2">
+        <v>158.0</v>
+      </c>
+      <c r="B159" t="s" s="2">
+        <v>499</v>
+      </c>
+      <c r="C159" t="s" s="2">
+        <v>8</v>
+      </c>
+      <c r="D159" t="s" s="2">
+        <v>9</v>
+      </c>
+      <c r="E159" t="s" s="2">
+        <v>500</v>
+      </c>
+      <c r="F159" t="s" s="2">
+        <v>11</v>
+      </c>
+      <c r="G159" t="s" s="2">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" t="n" s="2">
+        <v>159.0</v>
+      </c>
+      <c r="B160" t="s" s="2">
+        <v>502</v>
+      </c>
+      <c r="C160" t="s" s="2">
+        <v>8</v>
+      </c>
+      <c r="D160" t="s" s="2">
+        <v>22</v>
+      </c>
+      <c r="E160" t="s" s="2">
+        <v>23</v>
+      </c>
+      <c r="F160" t="s" s="2">
+        <v>37</v>
+      </c>
+      <c r="G160" t="s" s="2">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" t="n" s="2">
+        <v>160.0</v>
+      </c>
+      <c r="B161" t="s" s="2">
         <v>504</v>
       </c>
-      <c r="C143" t="s" s="2">
-[...5 lines deleted...]
-      <c r="E143" t="s" s="2">
+      <c r="C161" t="s" s="2">
+        <v>8</v>
+      </c>
+      <c r="D161" t="s" s="2">
+        <v>9</v>
+      </c>
+      <c r="E161" t="s" s="2">
         <v>505</v>
       </c>
-      <c r="F143" t="s" s="2">
-[...2 lines deleted...]
-      <c r="G143" t="s" s="2">
+      <c r="F161" t="s" s="2">
+        <v>91</v>
+      </c>
+      <c r="G161" t="s" s="2">
         <v>506</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" t="n" s="2">
+        <v>161.0</v>
+      </c>
+      <c r="B162" t="s" s="2">
+        <v>507</v>
+      </c>
+      <c r="C162" t="s" s="2">
+        <v>8</v>
+      </c>
+      <c r="D162" t="s" s="2">
+        <v>9</v>
+      </c>
+      <c r="E162" t="s" s="2">
+        <v>23</v>
+      </c>
+      <c r="F162" t="s" s="2">
+        <v>192</v>
+      </c>
+      <c r="G162" t="s" s="2">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" t="n" s="2">
+        <v>162.0</v>
+      </c>
+      <c r="B163" t="s" s="2">
+        <v>509</v>
+      </c>
+      <c r="C163" t="s" s="2">
+        <v>8</v>
+      </c>
+      <c r="D163" t="s" s="2">
+        <v>9</v>
+      </c>
+      <c r="E163" t="s" s="2">
+        <v>510</v>
+      </c>
+      <c r="F163" t="s" s="2">
+        <v>80</v>
+      </c>
+      <c r="G163" t="s" s="2">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" t="n" s="2">
+        <v>163.0</v>
+      </c>
+      <c r="B164" t="s" s="2">
+        <v>512</v>
+      </c>
+      <c r="C164" t="s" s="2">
+        <v>8</v>
+      </c>
+      <c r="D164" t="s" s="2">
+        <v>9</v>
+      </c>
+      <c r="E164" t="s" s="2">
+        <v>513</v>
+      </c>
+      <c r="F164" t="s" s="2">
+        <v>76</v>
+      </c>
+      <c r="G164" t="s" s="2">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" t="n" s="2">
+        <v>164.0</v>
+      </c>
+      <c r="B165" t="s" s="2">
+        <v>515</v>
+      </c>
+      <c r="C165" t="s" s="2">
+        <v>8</v>
+      </c>
+      <c r="D165" t="s" s="2">
+        <v>9</v>
+      </c>
+      <c r="E165" t="s" s="2">
+        <v>516</v>
+      </c>
+      <c r="F165" t="s" s="2">
+        <v>192</v>
+      </c>
+      <c r="G165" t="s" s="2">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" t="n" s="2">
+        <v>165.0</v>
+      </c>
+      <c r="B166" t="s" s="2">
+        <v>518</v>
+      </c>
+      <c r="C166" t="s" s="2">
+        <v>8</v>
+      </c>
+      <c r="D166" t="s" s="2">
+        <v>9</v>
+      </c>
+      <c r="E166" t="s" s="2">
+        <v>519</v>
+      </c>
+      <c r="F166" t="s" s="2">
+        <v>37</v>
+      </c>
+      <c r="G166" t="s" s="2">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167" t="n" s="2">
+        <v>166.0</v>
+      </c>
+      <c r="B167" t="s" s="2">
+        <v>521</v>
+      </c>
+      <c r="C167" t="s" s="2">
+        <v>8</v>
+      </c>
+      <c r="D167" t="s" s="2">
+        <v>9</v>
+      </c>
+      <c r="E167" t="s" s="2">
+        <v>522</v>
+      </c>
+      <c r="F167" t="s" s="2">
+        <v>33</v>
+      </c>
+      <c r="G167" t="s" s="2">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168" t="n" s="2">
+        <v>167.0</v>
+      </c>
+      <c r="B168" t="s" s="2">
+        <v>524</v>
+      </c>
+      <c r="C168" t="s" s="2">
+        <v>8</v>
+      </c>
+      <c r="D168" t="s" s="2">
+        <v>9</v>
+      </c>
+      <c r="E168" t="s" s="2">
+        <v>525</v>
+      </c>
+      <c r="F168" t="s" s="2">
+        <v>80</v>
+      </c>
+      <c r="G168" t="s" s="2">
+        <v>526</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>