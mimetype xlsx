--- v1 (2026-07-19)
+++ v2 (2026-09-02)
@@ -6,439 +6,475 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="게시판 목록" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1009" uniqueCount="527">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1009" uniqueCount="574">
   <si>
     <t>순번</t>
   </si>
   <si>
     <t>이름</t>
   </si>
   <si>
     <t>직위</t>
   </si>
   <si>
     <t>정당</t>
   </si>
   <si>
     <t>선거구</t>
   </si>
   <si>
     <t>소속위원</t>
   </si>
   <si>
     <t>홈페이지</t>
   </si>
   <si>
     <t>강성삼</t>
   </si>
   <si>
     <t>의원</t>
   </si>
   <si>
     <t>더불어민주당</t>
   </si>
   <si>
     <t>하남시 제2선거구</t>
   </si>
   <si>
     <t>안전행정위원회위원</t>
   </si>
   <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/12062/12</t>
   </si>
   <si>
     <t>고은정</t>
   </si>
   <si>
+    <t>부의장</t>
+  </si>
+  <si>
     <t>고양시 제10선거구</t>
   </si>
   <si>
+    <t>경기도의회부의장, 농정해양위원회위원</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/10021/12</t>
+  </si>
+  <si>
+    <t>고찬석</t>
+  </si>
+  <si>
+    <t>용인시 제9선거구</t>
+  </si>
+  <si>
+    <t>건설교통위원회위원장</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/10027/12</t>
+  </si>
+  <si>
+    <t>국은주</t>
+  </si>
+  <si>
+    <t>국민의힘</t>
+  </si>
+  <si>
+    <t>비례대표</t>
+  </si>
+  <si>
+    <t>보건복지위원회부위원장, 경기도청예산결산특별위원회위원</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/9066/12</t>
+  </si>
+  <si>
+    <t>국중범</t>
+  </si>
+  <si>
+    <t>성남시 제4선거구</t>
+  </si>
+  <si>
+    <t>교육기획위원회위원장</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/10010/12</t>
+  </si>
+  <si>
+    <t>권태익</t>
+  </si>
+  <si>
+    <t>보건복지위원회위원</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/12306/12</t>
+  </si>
+  <si>
+    <t>금종례</t>
+  </si>
+  <si>
+    <t>여성가족평생교육위원회위원, 윤리특별위원회위원</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/6009/12</t>
+  </si>
+  <si>
+    <t>김경옥</t>
+  </si>
+  <si>
+    <t>평택시 제3선거구</t>
+  </si>
+  <si>
+    <t>교육기획위원회위원</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/12040/12</t>
+  </si>
+  <si>
+    <t>김귀근</t>
+  </si>
+  <si>
+    <t>군포시 제4선거구</t>
+  </si>
+  <si>
+    <t>안전행정위원회위원, 경기도청예산결산특별위원회위원</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/12068/12</t>
+  </si>
+  <si>
+    <t>김동규</t>
+  </si>
+  <si>
+    <t>안산시 제1선거구</t>
+  </si>
+  <si>
+    <t>보건복지위원회위원장</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/11015/12</t>
+  </si>
+  <si>
+    <t>김동희</t>
+  </si>
+  <si>
+    <t>부천시 제6선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/11009/12</t>
+  </si>
+  <si>
+    <t>김명숙</t>
+  </si>
+  <si>
+    <t>평택시 제2선거구</t>
+  </si>
+  <si>
+    <t>여성가족평생교육위원회위원, 경기도청예산결산특별위원회위원</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/12039/12</t>
+  </si>
+  <si>
+    <t>김미경</t>
+  </si>
+  <si>
+    <t>광주시 제4선거구</t>
+  </si>
+  <si>
+    <t>도시환경위원회위원</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/12060/12</t>
+  </si>
+  <si>
+    <t>김미숙</t>
+  </si>
+  <si>
+    <t>군포시 제3선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/10073/12</t>
+  </si>
+  <si>
+    <t>김선희</t>
+  </si>
+  <si>
+    <t>용인시 제6선거구</t>
+  </si>
+  <si>
+    <t>교육기획위원회부위원장</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/11233/12</t>
+  </si>
+  <si>
+    <t>김성기</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/12110/12</t>
+  </si>
+  <si>
+    <t>김성남</t>
+  </si>
+  <si>
+    <t>포천시 제2선거구</t>
+  </si>
+  <si>
+    <t>농정해양위원회부위원장, 윤리특별위원회위원</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/9079/12</t>
+  </si>
+  <si>
+    <t>김성수</t>
+  </si>
+  <si>
+    <t>안양시 제1선거구</t>
+  </si>
+  <si>
+    <t>교육행정위원회위원장</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/10038/12</t>
+  </si>
+  <si>
+    <t>김성태</t>
+  </si>
+  <si>
+    <t>용인시 제2선거구</t>
+  </si>
+  <si>
     <t>농정해양위원회위원</t>
   </si>
   <si>
-    <t>https://www.ggc.go.kr/site/lwmkr/blog/10021/12</t>
-[...47 lines deleted...]
-    <t>금종례</t>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/12008/12</t>
+  </si>
+  <si>
+    <t>김순현</t>
+  </si>
+  <si>
+    <t>파주시 제4선거구</t>
+  </si>
+  <si>
+    <t>건설교통위원회위원</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/12052/12</t>
+  </si>
+  <si>
+    <t>김승기</t>
+  </si>
+  <si>
+    <t>남양주시 제3선거구</t>
+  </si>
+  <si>
+    <t>문화체육관광위원회위원</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/12031/12</t>
+  </si>
+  <si>
+    <t>김영수</t>
+  </si>
+  <si>
+    <t>화성시 제8선거구</t>
+  </si>
+  <si>
+    <t>기획재정위원회위원</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/12024/12</t>
+  </si>
+  <si>
+    <t>김영훈(시흥3)</t>
+  </si>
+  <si>
+    <t>시흥시 제3선거구</t>
+  </si>
+  <si>
+    <t>교육기획위원회위원, 경기도청예산결산특별위원회위원</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/12048/12</t>
+  </si>
+  <si>
+    <t>김영훈(화성3)</t>
+  </si>
+  <si>
+    <t>화성시 제3선거구</t>
+  </si>
+  <si>
+    <t>교육행정위원회위원</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/12023/12</t>
+  </si>
+  <si>
+    <t>김영희</t>
+  </si>
+  <si>
+    <t>오산시 제1선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/11400/12</t>
+  </si>
+  <si>
+    <t>김용성</t>
+  </si>
+  <si>
+    <t>광명시 제4선거구</t>
+  </si>
+  <si>
+    <t>여성가족평생교육위원회위원장</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/10506/12</t>
+  </si>
+  <si>
+    <t>김용찬</t>
+  </si>
+  <si>
+    <t>용인시 제7선거구</t>
+  </si>
+  <si>
+    <t>안전행정위원회부위원장</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/10024/12</t>
+  </si>
+  <si>
+    <t>김운남</t>
+  </si>
+  <si>
+    <t>고양시 제11선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/12020/12</t>
+  </si>
+  <si>
+    <t>김인영</t>
+  </si>
+  <si>
+    <t>이천시 제2선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/10080/12</t>
+  </si>
+  <si>
+    <t>김일중</t>
+  </si>
+  <si>
+    <t>이천시 제1선거구</t>
+  </si>
+  <si>
+    <t>도시환경위원회위원, 경기도교육청예산결산특별위원회위원</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/11240/12</t>
+  </si>
+  <si>
+    <t>김종배</t>
+  </si>
+  <si>
+    <t>시흥시 제4선거구</t>
   </si>
   <si>
     <t>여성가족평생교육위원회위원</t>
   </si>
   <si>
-    <t>https://www.ggc.go.kr/site/lwmkr/blog/6009/12</t>
-[...238 lines deleted...]
-  <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/10060/12</t>
   </si>
   <si>
     <t>김지호</t>
   </si>
   <si>
     <t>의정부시 제3선거구</t>
   </si>
   <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/12057/12</t>
   </si>
   <si>
     <t>김진명</t>
   </si>
   <si>
     <t>성남시 제6선거구</t>
   </si>
   <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/11039/12</t>
   </si>
   <si>
     <t>김진후</t>
   </si>
   <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/12307/12</t>
   </si>
   <si>
     <t>김창식</t>
   </si>
   <si>
     <t>남양주시 제5선거구</t>
   </si>
   <si>
     <t>기획재정위원회위원장</t>
   </si>
   <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/11026/12</t>
   </si>
   <si>
     <t>김철환</t>
   </si>
   <si>
     <t>김포시 제4선거구</t>
   </si>
   <si>
+    <t>건설교통위원회부위원장</t>
+  </si>
+  <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/10071/12</t>
   </si>
   <si>
     <t>김태형</t>
   </si>
   <si>
     <t>화성시 제5선거구</t>
   </si>
   <si>
     <t>미래과학협력위원회위원장</t>
   </si>
   <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/10048/12</t>
   </si>
   <si>
     <t>김태희</t>
   </si>
   <si>
     <t>안산시 제2선거구</t>
   </si>
   <si>
     <t>의회운영위원회위원, 도시환경위원회위원</t>
   </si>
   <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/11016/12</t>
@@ -449,581 +485,638 @@
   <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/12304/12</t>
   </si>
   <si>
     <t>김해련</t>
   </si>
   <si>
     <t>고양시 제7선거구</t>
   </si>
   <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/12017/12</t>
   </si>
   <si>
     <t>김현덕</t>
   </si>
   <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/12102/12</t>
   </si>
   <si>
     <t>김현석</t>
   </si>
   <si>
     <t>과천시 선거구</t>
   </si>
   <si>
+    <t>교육행정위원회부위원장</t>
+  </si>
+  <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/11223/12</t>
   </si>
   <si>
     <t>김회철</t>
   </si>
   <si>
     <t>화성시 제6선거구</t>
   </si>
   <si>
-    <t>의회운영위원회위원, 안전행정위원회위원</t>
+    <t>의회운영위원회부위원장, 안전행정위원회위원</t>
   </si>
   <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/11036/12</t>
   </si>
   <si>
     <t>남종섭</t>
   </si>
   <si>
+    <t>의장</t>
+  </si>
+  <si>
     <t>용인시 제3선거구</t>
   </si>
   <si>
-    <t/>
+    <t>경기도의회의장</t>
   </si>
   <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/9027/12</t>
   </si>
   <si>
     <t>류기준</t>
   </si>
   <si>
     <t>고양시 제3선거구</t>
   </si>
   <si>
+    <t>미래과학협력위원회위원, 윤리특별위원회위원</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/12013/12</t>
+  </si>
+  <si>
+    <t>명성숙</t>
+  </si>
+  <si>
+    <t>부천시 제4선거구</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/12026/12</t>
+  </si>
+  <si>
+    <t>문승호</t>
+  </si>
+  <si>
+    <t>성남시 제1선거구</t>
+  </si>
+  <si>
+    <t>의회운영위원회위원, 보건복지위원회부위원장</t>
+  </si>
+  <si>
+    <t>https://www.ggc.go.kr/site/lwmkr/blog/11003/12</t>
+  </si>
+  <si>
+    <t>박근철</t>
+  </si>
+  <si>
+    <t>의왕시 제1선거구</t>
+  </si>
+  <si>
     <t>미래과학협력위원회위원</t>
   </si>
   <si>
-    <t>https://www.ggc.go.kr/site/lwmkr/blog/12013/12</t>
-[...28 lines deleted...]
-  <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/9030/12</t>
   </si>
   <si>
     <t>박상현</t>
   </si>
   <si>
     <t>부천시 제2선거구</t>
   </si>
   <si>
+    <t>미래과학협력위원회부위원장</t>
+  </si>
+  <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/11011/12</t>
   </si>
   <si>
     <t>박순희</t>
   </si>
   <si>
     <t>부천시 제8선거구</t>
   </si>
   <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/12028/12</t>
   </si>
   <si>
     <t>박영선</t>
   </si>
   <si>
     <t>가평군 선거구</t>
   </si>
   <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/12203/12</t>
   </si>
   <si>
     <t>박옥분</t>
   </si>
   <si>
     <t>수원시 제2선거구</t>
   </si>
   <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/9032/12</t>
   </si>
   <si>
     <t>박은경</t>
   </si>
   <si>
     <t>안산시 제6선거구</t>
   </si>
   <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/12036/12</t>
   </si>
   <si>
     <t>박은주</t>
   </si>
   <si>
     <t>파주시 제1선거구</t>
   </si>
   <si>
+    <t>여성가족평생교육위원회위원, 경기도교육청예산결산특별위원회위원</t>
+  </si>
+  <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/12050/12</t>
   </si>
   <si>
     <t>박정균</t>
   </si>
   <si>
+    <t>기획재정위원회위원, 윤리특별위원회위원</t>
+  </si>
+  <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/12106/12</t>
   </si>
   <si>
     <t>박준모</t>
   </si>
   <si>
     <t>안양시 제4선거구</t>
   </si>
   <si>
     <t>경제노동위원회위원</t>
   </si>
   <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/12046/12</t>
   </si>
   <si>
     <t>방미숙</t>
   </si>
   <si>
     <t>하남시 제4선거구</t>
   </si>
   <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/12063/12</t>
   </si>
   <si>
     <t>방성환</t>
   </si>
   <si>
+    <t>교섭단체 국민의힘 대표의원</t>
+  </si>
+  <si>
     <t>성남시 제5선거구</t>
   </si>
   <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/9037/12</t>
   </si>
   <si>
     <t>백승기</t>
   </si>
   <si>
     <t>안성시 제2선거구</t>
   </si>
   <si>
+    <t>농정해양위원회위원, 경기도청예산결산특별위원회위원장</t>
+  </si>
+  <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/10084/12</t>
   </si>
   <si>
     <t>변재석</t>
   </si>
   <si>
     <t>고양시 제2선거구</t>
   </si>
   <si>
+    <t>여성가족평생교육위원회위원, 경기도교육청예산결산특별위원회부위원장</t>
+  </si>
+  <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/11020/12</t>
   </si>
   <si>
     <t>서광범</t>
   </si>
   <si>
     <t>여주시 제1선거구</t>
   </si>
   <si>
     <t>농정해양위원회위원장</t>
   </si>
   <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/11251/12</t>
   </si>
   <si>
     <t>서인하</t>
   </si>
   <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/12101/12</t>
   </si>
   <si>
     <t>서혜진</t>
   </si>
   <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/12103/12</t>
   </si>
   <si>
     <t>성기황</t>
   </si>
   <si>
     <t>군포시 제2선거구</t>
   </si>
   <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/11030/12</t>
   </si>
   <si>
     <t>성복임</t>
   </si>
   <si>
     <t>군포시 제1선거구</t>
   </si>
   <si>
+    <t>건설교통위원회위원, 윤리특별위원회위원</t>
+  </si>
+  <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/11040/12</t>
   </si>
   <si>
     <t>손성익</t>
   </si>
   <si>
     <t>파주시 제3선거구</t>
   </si>
   <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/12051/12</t>
   </si>
   <si>
     <t>손희정</t>
   </si>
   <si>
     <t>파주시 제2선거구</t>
   </si>
   <si>
+    <t>기획재정위원회부위원장</t>
+  </si>
+  <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/10063/12</t>
   </si>
   <si>
     <t>송규근</t>
   </si>
   <si>
     <t>고양시 제6선거구</t>
   </si>
   <si>
+    <t>경제노동위원회위원, 경기도청예산결산특별위원회위원</t>
+  </si>
+  <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/12016/12</t>
   </si>
   <si>
     <t>송연섭</t>
   </si>
   <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/12108/12</t>
   </si>
   <si>
     <t>신명순</t>
   </si>
   <si>
     <t>김포시 제3선거구</t>
   </si>
   <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/12055/12</t>
   </si>
   <si>
     <t>신미숙</t>
   </si>
   <si>
     <t>화성시 제4선거구</t>
   </si>
   <si>
-    <t>의회운영위원회위원, 여성가족평생교육위원회위원</t>
+    <t>의회운영위원회위원, 여성가족평생교육위원회부위원장, 경기도청예산결산특별위원회위원</t>
   </si>
   <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/11035/12</t>
   </si>
   <si>
     <t>심동용</t>
   </si>
   <si>
     <t>동두천시 제2선거구</t>
   </si>
   <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/12074/12</t>
   </si>
   <si>
     <t>심상록</t>
   </si>
   <si>
     <t>광명시 제1선거구</t>
   </si>
   <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/12067/12</t>
   </si>
   <si>
     <t>안계명</t>
   </si>
   <si>
     <t>평택시 제5선거구</t>
   </si>
   <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/12042/12</t>
   </si>
   <si>
     <t>안광률</t>
   </si>
   <si>
+    <t>교섭단체 더불어민주당 대표의원</t>
+  </si>
+  <si>
     <t>시흥시 제1선거구</t>
   </si>
   <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/10058/12</t>
   </si>
   <si>
     <t>안시현</t>
   </si>
   <si>
     <t>동두천시 제1선거구</t>
   </si>
   <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/12073/12</t>
   </si>
   <si>
     <t>양경석</t>
   </si>
   <si>
     <t>평택시 제1선거구</t>
   </si>
   <si>
     <t>안전행정위원회위원장</t>
   </si>
   <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/10050/12</t>
   </si>
   <si>
     <t>엄교섭</t>
   </si>
   <si>
     <t>용인시 제11선거구</t>
   </si>
   <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/10023/12</t>
   </si>
   <si>
     <t>오남석</t>
   </si>
   <si>
-    <t>의회운영위원회위원, 미래과학협력위원회위원</t>
+    <t>의회운영위원회위원, 미래과학협력위원회부위원장</t>
   </si>
   <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/12302/12</t>
   </si>
   <si>
     <t>오민용</t>
   </si>
   <si>
     <t>하남시 제1선거구</t>
   </si>
   <si>
+    <t>미래과학협력위원회위원, 경기도교육청예산결산특별위원회위원</t>
+  </si>
+  <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/12061/12</t>
   </si>
   <si>
     <t>오지훈</t>
   </si>
   <si>
     <t>하남시 제3선거구</t>
   </si>
   <si>
-    <t>의회운영위원회위원, 교육행정위원회위원</t>
+    <t>의회운영위원회위원, 교육행정위원회위원, 경기도청예산결산특별위원회위원</t>
   </si>
   <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/11031/12</t>
   </si>
   <si>
     <t>오진택</t>
   </si>
   <si>
     <t>화성시 제9선거구</t>
   </si>
   <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/10047/12</t>
   </si>
   <si>
     <t>오현정</t>
   </si>
   <si>
     <t>화성시 제2선거구</t>
   </si>
   <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/12022/12</t>
   </si>
   <si>
     <t>우현욱</t>
   </si>
   <si>
     <t>용인시 제10선거구</t>
   </si>
   <si>
+    <t>보건복지위원회위원, 경기도교육청예산결산특별위원회위원</t>
+  </si>
+  <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/12011/12</t>
   </si>
   <si>
     <t>유경현</t>
   </si>
   <si>
     <t>부천시 제7선거구</t>
   </si>
   <si>
-    <t>의회운영위원회위원, 농정해양위원회위원</t>
+    <t>의회운영위원회위원, 농정해양위원회위원, 경기도청예산결산특별위원회위원, 윤리특별위원회위원</t>
   </si>
   <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/11010/12</t>
   </si>
   <si>
     <t>유병수</t>
   </si>
   <si>
     <t>남양주시 제2선거구</t>
   </si>
   <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/12030/12</t>
   </si>
   <si>
     <t>유수연</t>
   </si>
   <si>
     <t>의정부시 제1선거구</t>
   </si>
   <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/12056/12</t>
   </si>
   <si>
     <t>유재수</t>
   </si>
   <si>
     <t>안산시 제4선거구</t>
   </si>
   <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/12035/12</t>
   </si>
   <si>
     <t>유종상</t>
   </si>
   <si>
     <t>광명시 제3선거구</t>
   </si>
   <si>
+    <t>도시환경위원회위원, 윤리특별위원회위원장</t>
+  </si>
+  <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/11013/12</t>
   </si>
   <si>
     <t>유필선</t>
   </si>
   <si>
     <t>여주시 제2선거구</t>
   </si>
   <si>
+    <t>기획재정위원회위원, 경기도청예산결산특별위원회위원</t>
+  </si>
+  <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/12072/12</t>
   </si>
   <si>
     <t>유호준</t>
   </si>
   <si>
     <t>남양주시 제6선거구</t>
   </si>
   <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/11027/12</t>
   </si>
   <si>
     <t>윤도희</t>
   </si>
   <si>
     <t>안양시 제3선거구</t>
   </si>
   <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/12045/12</t>
   </si>
   <si>
     <t>윤순옥</t>
   </si>
   <si>
     <t>양평군 제1선거구</t>
   </si>
   <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/12202/12</t>
   </si>
   <si>
     <t>윤종영</t>
   </si>
   <si>
     <t>연천군 선거구</t>
   </si>
   <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/11252/12</t>
   </si>
   <si>
     <t>윤충식</t>
   </si>
   <si>
     <t>포천시 제1선거구</t>
   </si>
   <si>
+    <t>안전행정위원회부위원장, 경기도청예산결산특별위원회부위원장</t>
+  </si>
+  <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/11250/12</t>
   </si>
   <si>
     <t>이건한</t>
   </si>
   <si>
     <t>용인시 제8선거구</t>
   </si>
   <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/12010/12</t>
   </si>
   <si>
     <t>이건희</t>
   </si>
   <si>
     <t>남양주시 제1선거구</t>
   </si>
   <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/12029/12</t>
   </si>
   <si>
     <t>이기대</t>
   </si>
   <si>
     <t>고양시 제9선거구</t>
   </si>
   <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/12019/12</t>
   </si>
   <si>
     <t>이대한</t>
   </si>
   <si>
     <t>남양주시 제4선거구</t>
   </si>
   <si>
+    <t>건설교통위원회위원, 경기도청예산결산특별위원회위원</t>
+  </si>
+  <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/12032/12</t>
   </si>
   <si>
     <t>이미정</t>
   </si>
   <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/12109/12</t>
   </si>
   <si>
     <t>이병숙</t>
   </si>
   <si>
     <t>수원시 제12선거구</t>
   </si>
   <si>
     <t>의회운영위원회위원, 문화체육관광위원회위원</t>
   </si>
   <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/11002/12</t>
   </si>
   <si>
     <t>이선구</t>
   </si>
   <si>
     <t>부천시 제1선거구</t>
@@ -1034,158 +1127,176 @@
   <si>
     <t>이성원</t>
   </si>
   <si>
     <t>시흥시 제5선거구</t>
   </si>
   <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/12049/12</t>
   </si>
   <si>
     <t>이성한</t>
   </si>
   <si>
     <t>고양시 제8선거구</t>
   </si>
   <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/12018/12</t>
   </si>
   <si>
     <t>이영봉</t>
   </si>
   <si>
     <t>의정부시 제2선거구</t>
   </si>
   <si>
+    <t>미래과학협력위원회위원, 경기도청예산결산특별위원회위원</t>
+  </si>
+  <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/10056/12</t>
   </si>
   <si>
     <t>이오수</t>
   </si>
   <si>
     <t>수원시 제9선거구</t>
   </si>
   <si>
+    <t>의회운영위원회부위원장, 문화체육관광위원회부위원장</t>
+  </si>
+  <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/11203/12</t>
   </si>
   <si>
     <t>이윤승</t>
   </si>
   <si>
     <t>고양시 제12선거구</t>
   </si>
   <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/12021/12</t>
   </si>
   <si>
     <t>이은미</t>
   </si>
   <si>
     <t>안산시 제5선거구</t>
   </si>
   <si>
+    <t>농정해양위원회부위원장, 경기도교육청예산결산특별위원회위원</t>
+  </si>
+  <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/11401/12</t>
   </si>
   <si>
     <t>이자형</t>
   </si>
   <si>
     <t>광주시 제3선거구</t>
   </si>
   <si>
-    <t>의회운영위원회위원, 기획재정위원회위원</t>
+    <t>의회운영위원회위원, 기획재정위원회위원, 경기도교육청예산결산특별위원회부위원장</t>
   </si>
   <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/11101/12</t>
   </si>
   <si>
     <t>이재영</t>
   </si>
   <si>
     <t>부천시 제3선거구</t>
   </si>
   <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/11007/12</t>
   </si>
   <si>
     <t>이종춘</t>
   </si>
   <si>
     <t>파주시 제5선거구</t>
   </si>
   <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/12053/12</t>
   </si>
   <si>
     <t>이주현</t>
   </si>
   <si>
     <t>안성시 제1선거구</t>
   </si>
   <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/12070/12</t>
   </si>
   <si>
     <t>이지혜</t>
   </si>
   <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/12301/12</t>
   </si>
   <si>
     <t>이진형</t>
   </si>
   <si>
     <t>화성시 제7선거구</t>
   </si>
   <si>
+    <t>문화체육관광위원회부위원장</t>
+  </si>
+  <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/11403/12</t>
   </si>
   <si>
     <t>이채명</t>
   </si>
   <si>
     <t>안양시 제6선거구</t>
   </si>
   <si>
+    <t>여성가족평생교육위원회위원, 경기도교육청예산결산특별위원회위원장</t>
+  </si>
+  <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/11006/12</t>
   </si>
   <si>
     <t>이철형</t>
   </si>
   <si>
     <t>안산시 제8선거구</t>
   </si>
   <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/12038/12</t>
   </si>
   <si>
     <t>이혜원</t>
   </si>
   <si>
     <t>양평군 제2선거구</t>
   </si>
   <si>
+    <t>도시환경위원회부위원장</t>
+  </si>
+  <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/11255/12</t>
   </si>
   <si>
     <t>이홍근</t>
   </si>
   <si>
     <t>화성시 제1선거구</t>
   </si>
   <si>
     <t>도시환경위원회위원장</t>
   </si>
   <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/11034/12</t>
   </si>
   <si>
     <t>임유진</t>
   </si>
   <si>
     <t>고양시 제1선거구</t>
   </si>
   <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/12012/12</t>
   </si>
   <si>
     <t>임창열</t>
@@ -1196,173 +1307,191 @@
   <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/10082/12</t>
   </si>
   <si>
     <t>임창휘</t>
   </si>
   <si>
     <t>광주시 제2선거구</t>
   </si>
   <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/11038/12</t>
   </si>
   <si>
     <t>장경임</t>
   </si>
   <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/12111/12</t>
   </si>
   <si>
     <t>장민수</t>
   </si>
   <si>
     <t>안양시 제5선거구</t>
   </si>
   <si>
+    <t>의회운영위원회위원, 안전행정위원회위원, 윤리특별위원회부위원장</t>
+  </si>
+  <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/11102/12</t>
   </si>
   <si>
     <t>장송회</t>
   </si>
   <si>
     <t>남양주시 제7선거구</t>
   </si>
   <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/12033/12</t>
   </si>
   <si>
     <t>장승희</t>
   </si>
   <si>
     <t>구리시 제1선거구</t>
   </si>
   <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/12071/12</t>
   </si>
   <si>
     <t>장윤정</t>
   </si>
   <si>
     <t>안산시 제3선거구</t>
   </si>
   <si>
+    <t>경제노동위원회부위원장, 경기도교육청예산결산특별위원회위원</t>
+  </si>
+  <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/11017/12</t>
   </si>
   <si>
     <t>장정희</t>
   </si>
   <si>
     <t>수원시 제11선거구</t>
   </si>
   <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/12006/12</t>
   </si>
   <si>
     <t>장태환</t>
   </si>
   <si>
     <t>의왕시 제2선거구</t>
   </si>
   <si>
     <t>경제노동위원회위원장</t>
   </si>
   <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/8141/12</t>
   </si>
   <si>
     <t>장한별</t>
   </si>
   <si>
     <t>수원시 제4선거구</t>
   </si>
   <si>
     <t>의회운영위원회위원장, 기획재정위원회위원</t>
   </si>
   <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/11001/12</t>
   </si>
   <si>
     <t>전석훈</t>
   </si>
   <si>
     <t>성남시 제3선거구</t>
   </si>
   <si>
+    <t>미래과학협력위원회위원, 윤리특별위원회부위원장</t>
+  </si>
+  <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/11004/12</t>
   </si>
   <si>
     <t>전예슬</t>
   </si>
   <si>
     <t>오산시 제2선거구</t>
   </si>
   <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/12069/12</t>
   </si>
   <si>
     <t>전자영</t>
   </si>
   <si>
     <t>용인시 제4선거구</t>
   </si>
   <si>
+    <t>의회운영위원회위원, 여성가족평생교육위원회부위원장, 경기도청예산결산특별위원회부위원장, 윤리특별위원회위원</t>
+  </si>
+  <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/11032/12</t>
   </si>
   <si>
     <t>정석원</t>
   </si>
   <si>
     <t>양주시 제2선거구</t>
   </si>
   <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/12065/12</t>
   </si>
   <si>
     <t>정연일</t>
   </si>
   <si>
     <t>고양시 제5선거구</t>
   </si>
   <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/12015/12</t>
   </si>
   <si>
     <t>정용한</t>
   </si>
   <si>
     <t>성남시 제8선거구</t>
   </si>
   <si>
+    <t>경제노동위원회위원, 경기도교육청예산결산특별위원회위원</t>
+  </si>
+  <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/12201/12</t>
   </si>
   <si>
     <t>정종혁</t>
   </si>
   <si>
     <t>성남시 제7선거구</t>
   </si>
   <si>
+    <t>안전행정위원회위원, 경기도교육청예산결산특별위원회위원</t>
+  </si>
+  <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/12025/12</t>
   </si>
   <si>
     <t>정현미</t>
   </si>
   <si>
     <t>남양주시 제8선거구</t>
   </si>
   <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/12034/12</t>
   </si>
   <si>
     <t>조명자</t>
   </si>
   <si>
     <t>수원시 제10선거구</t>
   </si>
   <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/12005/12</t>
   </si>
   <si>
     <t>조병진</t>
   </si>
   <si>
     <t>의정부시 제4선거구</t>
@@ -1370,89 +1499,95 @@
   <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/12058/12</t>
   </si>
   <si>
     <t>지영일</t>
   </si>
   <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/12105/12</t>
   </si>
   <si>
     <t>차유미</t>
   </si>
   <si>
     <t>조국혁신당</t>
   </si>
   <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/12501/12</t>
   </si>
   <si>
     <t>채명기</t>
   </si>
   <si>
     <t>수원시 제8선거구</t>
   </si>
   <si>
+    <t>건설교통위원회위원, 경기도교육청예산결산특별위원회위원</t>
+  </si>
+  <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/12004/12</t>
   </si>
   <si>
     <t>채명신</t>
   </si>
   <si>
     <t>용인시 제5선거구</t>
   </si>
   <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/12009/12</t>
   </si>
   <si>
     <t>채신덕</t>
   </si>
   <si>
     <t>김포시 제2선거구</t>
   </si>
   <si>
     <t>문화체육관광위원회위원장</t>
   </si>
   <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/10070/12</t>
   </si>
   <si>
     <t>채정선</t>
   </si>
   <si>
     <t>양주시 제1선거구</t>
   </si>
   <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/12064/12</t>
   </si>
   <si>
     <t>최경순</t>
   </si>
   <si>
     <t>안양시 제2선거구</t>
   </si>
   <si>
+    <t>보건복지위원회위원, 경기도청예산결산특별위원회위원</t>
+  </si>
+  <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/12044/12</t>
   </si>
   <si>
     <t>최규진</t>
   </si>
   <si>
     <t>고양시 제4선거구</t>
   </si>
   <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/12014/12</t>
   </si>
   <si>
     <t>최동식</t>
   </si>
   <si>
     <t>시흥시 제2선거구</t>
   </si>
   <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/12047/12</t>
   </si>
   <si>
     <t>최만식</t>
   </si>
   <si>
     <t>성남시 제2선거구</t>
@@ -1460,50 +1595,53 @@
   <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/10009/12</t>
   </si>
   <si>
     <t>최명진</t>
   </si>
   <si>
     <t>김포시 제1선거구</t>
   </si>
   <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/12054/12</t>
   </si>
   <si>
     <t>최미금</t>
   </si>
   <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/12303/12</t>
   </si>
   <si>
     <t>최민</t>
   </si>
   <si>
     <t>광명시 제2선거구</t>
   </si>
   <si>
+    <t>경제노동위원회부위원장</t>
+  </si>
+  <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/11012/12</t>
   </si>
   <si>
     <t>최보라</t>
   </si>
   <si>
     <t>광주시 제1선거구</t>
   </si>
   <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/12059/12</t>
   </si>
   <si>
     <t>최상규</t>
   </si>
   <si>
     <t>수원시 제1선거구</t>
   </si>
   <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/12001/12</t>
   </si>
   <si>
     <t>최성운</t>
   </si>
   <si>
     <t>부천시 제5선거구</t>
@@ -1524,50 +1662,53 @@
     <t>최순자</t>
   </si>
   <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/12107/12</t>
   </si>
   <si>
     <t>최종현</t>
   </si>
   <si>
     <t>수원시 제7선거구</t>
   </si>
   <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/10504/12</t>
   </si>
   <si>
     <t>최지원</t>
   </si>
   <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/12305/12</t>
   </si>
   <si>
     <t>최찬민</t>
   </si>
   <si>
     <t>수원시 제6선거구</t>
+  </si>
+  <si>
+    <t>교육행정위원회위원, 윤리특별위원회위원</t>
   </si>
   <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/12003/12</t>
   </si>
   <si>
     <t>최혜경</t>
   </si>
   <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/12104/12</t>
   </si>
   <si>
     <t>한규찬</t>
   </si>
   <si>
     <t>평택시 제4선거구</t>
   </si>
   <si>
     <t>https://www.ggc.go.kr/site/lwmkr/blog/12041/12</t>
   </si>
   <si>
     <t>한승훈</t>
   </si>
   <si>
     <t>평택시 제6선거구</t>
   </si>
@@ -1729,3852 +1870,3852 @@
       </c>
       <c r="C2" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D2" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E2" t="s" s="2">
         <v>10</v>
       </c>
       <c r="F2" t="s" s="2">
         <v>11</v>
       </c>
       <c r="G2" t="s" s="2">
         <v>12</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n" s="2">
         <v>2.0</v>
       </c>
       <c r="B3" t="s" s="2">
         <v>13</v>
       </c>
       <c r="C3" t="s" s="2">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="D3" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E3" t="s" s="2">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F3" t="s" s="2">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G3" t="s" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n" s="2">
         <v>3.0</v>
       </c>
       <c r="B4" t="s" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C4" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D4" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E4" t="s" s="2">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F4" t="s" s="2">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G4" t="s" s="2">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n" s="2">
         <v>4.0</v>
       </c>
       <c r="B5" t="s" s="2">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C5" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D5" t="s" s="2">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E5" t="s" s="2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F5" t="s" s="2">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="G5" t="s" s="2">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n" s="2">
         <v>5.0</v>
       </c>
       <c r="B6" t="s" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D6" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E6" t="s" s="2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F6" t="s" s="2">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G6" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n" s="2">
         <v>6.0</v>
       </c>
       <c r="B7" t="s" s="2">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C7" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D7" t="s" s="2">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E7" t="s" s="2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F7" t="s" s="2">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="G7" t="s" s="2">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n" s="2">
         <v>7.0</v>
       </c>
       <c r="B8" t="s" s="2">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="C8" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D8" t="s" s="2">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E8" t="s" s="2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F8" t="s" s="2">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="G8" t="s" s="2">
-        <v>34</v>
+        <v>36</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n" s="2">
         <v>8.0</v>
       </c>
       <c r="B9" t="s" s="2">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="C9" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D9" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E9" t="s" s="2">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="F9" t="s" s="2">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="G9" t="s" s="2">
-        <v>38</v>
+        <v>40</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n" s="2">
         <v>9.0</v>
       </c>
       <c r="B10" t="s" s="2">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="C10" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D10" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E10" t="s" s="2">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="F10" t="s" s="2">
-        <v>11</v>
+        <v>43</v>
       </c>
       <c r="G10" t="s" s="2">
-        <v>41</v>
+        <v>44</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n" s="2">
         <v>10.0</v>
       </c>
       <c r="B11" t="s" s="2">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="C11" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D11" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E11" t="s" s="2">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="F11" t="s" s="2">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="G11" t="s" s="2">
-        <v>45</v>
+        <v>48</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n" s="2">
         <v>11.0</v>
       </c>
       <c r="B12" t="s" s="2">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="C12" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D12" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E12" t="s" s="2">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="F12" t="s" s="2">
         <v>11</v>
       </c>
       <c r="G12" t="s" s="2">
-        <v>48</v>
+        <v>51</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n" s="2">
         <v>12.0</v>
       </c>
       <c r="B13" t="s" s="2">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="C13" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D13" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E13" t="s" s="2">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F13" t="s" s="2">
-        <v>33</v>
+        <v>54</v>
       </c>
       <c r="G13" t="s" s="2">
-        <v>51</v>
+        <v>55</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n" s="2">
         <v>13.0</v>
       </c>
       <c r="B14" t="s" s="2">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="C14" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D14" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E14" t="s" s="2">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F14" t="s" s="2">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="G14" t="s" s="2">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n" s="2">
         <v>14.0</v>
       </c>
       <c r="B15" t="s" s="2">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="C15" t="s" s="2">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="D15" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E15" t="s" s="2">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="F15" t="s" s="2">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G15" t="s" s="2">
-        <v>58</v>
+        <v>62</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n" s="2">
         <v>15.0</v>
       </c>
       <c r="B16" t="s" s="2">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="C16" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D16" t="s" s="2">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E16" t="s" s="2">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F16" t="s" s="2">
-        <v>37</v>
+        <v>65</v>
       </c>
       <c r="G16" t="s" s="2">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n" s="2">
         <v>16.0</v>
       </c>
       <c r="B17" t="s" s="2">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="C17" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D17" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E17" t="s" s="2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F17" t="s" s="2">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="G17" t="s" s="2">
-        <v>63</v>
+        <v>68</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n" s="2">
         <v>17.0</v>
       </c>
       <c r="B18" t="s" s="2">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="C18" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D18" t="s" s="2">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E18" t="s" s="2">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="F18" t="s" s="2">
-        <v>15</v>
+        <v>71</v>
       </c>
       <c r="G18" t="s" s="2">
-        <v>66</v>
+        <v>72</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n" s="2">
         <v>18.0</v>
       </c>
       <c r="B19" t="s" s="2">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="C19" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D19" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E19" t="s" s="2">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="F19" t="s" s="2">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="G19" t="s" s="2">
-        <v>70</v>
+        <v>76</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n" s="2">
         <v>19.0</v>
       </c>
       <c r="B20" t="s" s="2">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="C20" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D20" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E20" t="s" s="2">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="F20" t="s" s="2">
-        <v>15</v>
+        <v>79</v>
       </c>
       <c r="G20" t="s" s="2">
-        <v>73</v>
+        <v>80</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n" s="2">
         <v>20.0</v>
       </c>
       <c r="B21" t="s" s="2">
-        <v>74</v>
+        <v>81</v>
       </c>
       <c r="C21" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D21" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E21" t="s" s="2">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="F21" t="s" s="2">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="G21" t="s" s="2">
-        <v>77</v>
+        <v>84</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n" s="2">
         <v>21.0</v>
       </c>
       <c r="B22" t="s" s="2">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="C22" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D22" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E22" t="s" s="2">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="F22" t="s" s="2">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="G22" t="s" s="2">
-        <v>81</v>
+        <v>88</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n" s="2">
         <v>22.0</v>
       </c>
       <c r="B23" t="s" s="2">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="C23" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D23" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E23" t="s" s="2">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="F23" t="s" s="2">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="G23" t="s" s="2">
-        <v>85</v>
+        <v>92</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n" s="2">
         <v>23.0</v>
       </c>
       <c r="B24" t="s" s="2">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="C24" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D24" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E24" t="s" s="2">
-        <v>87</v>
+        <v>94</v>
       </c>
       <c r="F24" t="s" s="2">
-        <v>37</v>
+        <v>95</v>
       </c>
       <c r="G24" t="s" s="2">
-        <v>88</v>
+        <v>96</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n" s="2">
         <v>24.0</v>
       </c>
       <c r="B25" t="s" s="2">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="C25" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D25" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E25" t="s" s="2">
-        <v>90</v>
+        <v>98</v>
       </c>
       <c r="F25" t="s" s="2">
-        <v>91</v>
+        <v>99</v>
       </c>
       <c r="G25" t="s" s="2">
-        <v>92</v>
+        <v>100</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n" s="2">
         <v>25.0</v>
       </c>
       <c r="B26" t="s" s="2">
-        <v>93</v>
+        <v>101</v>
       </c>
       <c r="C26" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D26" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E26" t="s" s="2">
-        <v>94</v>
+        <v>102</v>
       </c>
       <c r="F26" t="s" s="2">
-        <v>37</v>
+        <v>65</v>
       </c>
       <c r="G26" t="s" s="2">
-        <v>95</v>
+        <v>103</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n" s="2">
         <v>26.0</v>
       </c>
       <c r="B27" t="s" s="2">
-        <v>96</v>
+        <v>104</v>
       </c>
       <c r="C27" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D27" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E27" t="s" s="2">
-        <v>97</v>
+        <v>105</v>
       </c>
       <c r="F27" t="s" s="2">
-        <v>98</v>
+        <v>106</v>
       </c>
       <c r="G27" t="s" s="2">
-        <v>99</v>
+        <v>107</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n" s="2">
         <v>27.0</v>
       </c>
       <c r="B28" t="s" s="2">
-        <v>100</v>
+        <v>108</v>
       </c>
       <c r="C28" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D28" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E28" t="s" s="2">
-        <v>101</v>
+        <v>109</v>
       </c>
       <c r="F28" t="s" s="2">
-        <v>11</v>
+        <v>110</v>
       </c>
       <c r="G28" t="s" s="2">
-        <v>102</v>
+        <v>111</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n" s="2">
         <v>28.0</v>
       </c>
       <c r="B29" t="s" s="2">
-        <v>103</v>
+        <v>112</v>
       </c>
       <c r="C29" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D29" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E29" t="s" s="2">
-        <v>104</v>
+        <v>113</v>
       </c>
       <c r="F29" t="s" s="2">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="G29" t="s" s="2">
-        <v>105</v>
+        <v>114</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="n" s="2">
         <v>29.0</v>
       </c>
       <c r="B30" t="s" s="2">
-        <v>106</v>
+        <v>115</v>
       </c>
       <c r="C30" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D30" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E30" t="s" s="2">
-        <v>107</v>
+        <v>116</v>
       </c>
       <c r="F30" t="s" s="2">
-        <v>15</v>
+        <v>79</v>
       </c>
       <c r="G30" t="s" s="2">
-        <v>108</v>
+        <v>117</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="n" s="2">
         <v>30.0</v>
       </c>
       <c r="B31" t="s" s="2">
-        <v>109</v>
+        <v>118</v>
       </c>
       <c r="C31" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D31" t="s" s="2">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E31" t="s" s="2">
-        <v>110</v>
+        <v>119</v>
       </c>
       <c r="F31" t="s" s="2">
-        <v>54</v>
+        <v>120</v>
       </c>
       <c r="G31" t="s" s="2">
-        <v>111</v>
+        <v>121</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="n" s="2">
         <v>31.0</v>
       </c>
       <c r="B32" t="s" s="2">
-        <v>112</v>
+        <v>122</v>
       </c>
       <c r="C32" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D32" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E32" t="s" s="2">
-        <v>113</v>
+        <v>123</v>
       </c>
       <c r="F32" t="s" s="2">
-        <v>33</v>
+        <v>124</v>
       </c>
       <c r="G32" t="s" s="2">
-        <v>114</v>
+        <v>125</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="n" s="2">
         <v>32.0</v>
       </c>
       <c r="B33" t="s" s="2">
-        <v>115</v>
+        <v>126</v>
       </c>
       <c r="C33" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D33" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E33" t="s" s="2">
-        <v>116</v>
+        <v>127</v>
       </c>
       <c r="F33" t="s" s="2">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="G33" t="s" s="2">
-        <v>117</v>
+        <v>128</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="n" s="2">
         <v>33.0</v>
       </c>
       <c r="B34" t="s" s="2">
-        <v>118</v>
+        <v>129</v>
       </c>
       <c r="C34" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D34" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E34" t="s" s="2">
-        <v>119</v>
+        <v>130</v>
       </c>
       <c r="F34" t="s" s="2">
-        <v>33</v>
+        <v>124</v>
       </c>
       <c r="G34" t="s" s="2">
-        <v>120</v>
+        <v>131</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="n" s="2">
         <v>34.0</v>
       </c>
       <c r="B35" t="s" s="2">
-        <v>121</v>
+        <v>132</v>
       </c>
       <c r="C35" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D35" t="s" s="2">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E35" t="s" s="2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F35" t="s" s="2">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="G35" t="s" s="2">
-        <v>122</v>
+        <v>133</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="n" s="2">
         <v>35.0</v>
       </c>
       <c r="B36" t="s" s="2">
-        <v>123</v>
+        <v>134</v>
       </c>
       <c r="C36" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D36" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E36" t="s" s="2">
-        <v>124</v>
+        <v>135</v>
       </c>
       <c r="F36" t="s" s="2">
-        <v>125</v>
+        <v>136</v>
       </c>
       <c r="G36" t="s" s="2">
-        <v>126</v>
+        <v>137</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="n" s="2">
         <v>36.0</v>
       </c>
       <c r="B37" t="s" s="2">
-        <v>127</v>
+        <v>138</v>
       </c>
       <c r="C37" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D37" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E37" t="s" s="2">
-        <v>128</v>
+        <v>139</v>
       </c>
       <c r="F37" t="s" s="2">
-        <v>76</v>
+        <v>140</v>
       </c>
       <c r="G37" t="s" s="2">
-        <v>129</v>
+        <v>141</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="n" s="2">
         <v>37.0</v>
       </c>
       <c r="B38" t="s" s="2">
-        <v>130</v>
+        <v>142</v>
       </c>
       <c r="C38" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D38" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E38" t="s" s="2">
-        <v>131</v>
+        <v>143</v>
       </c>
       <c r="F38" t="s" s="2">
-        <v>132</v>
+        <v>144</v>
       </c>
       <c r="G38" t="s" s="2">
-        <v>133</v>
+        <v>145</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="n" s="2">
         <v>38.0</v>
       </c>
       <c r="B39" t="s" s="2">
-        <v>134</v>
+        <v>146</v>
       </c>
       <c r="C39" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D39" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E39" t="s" s="2">
-        <v>135</v>
+        <v>147</v>
       </c>
       <c r="F39" t="s" s="2">
-        <v>136</v>
+        <v>148</v>
       </c>
       <c r="G39" t="s" s="2">
-        <v>137</v>
+        <v>149</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="n" s="2">
         <v>39.0</v>
       </c>
       <c r="B40" t="s" s="2">
-        <v>138</v>
+        <v>150</v>
       </c>
       <c r="C40" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D40" t="s" s="2">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E40" t="s" s="2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F40" t="s" s="2">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="G40" t="s" s="2">
-        <v>139</v>
+        <v>151</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="n" s="2">
         <v>40.0</v>
       </c>
       <c r="B41" t="s" s="2">
-        <v>140</v>
+        <v>152</v>
       </c>
       <c r="C41" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D41" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E41" t="s" s="2">
-        <v>141</v>
+        <v>153</v>
       </c>
       <c r="F41" t="s" s="2">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="G41" t="s" s="2">
-        <v>142</v>
+        <v>154</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="n" s="2">
         <v>41.0</v>
       </c>
       <c r="B42" t="s" s="2">
-        <v>143</v>
+        <v>155</v>
       </c>
       <c r="C42" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D42" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E42" t="s" s="2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F42" t="s" s="2">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="G42" t="s" s="2">
-        <v>144</v>
+        <v>156</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="n" s="2">
         <v>42.0</v>
       </c>
       <c r="B43" t="s" s="2">
-        <v>145</v>
+        <v>157</v>
       </c>
       <c r="C43" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D43" t="s" s="2">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E43" t="s" s="2">
-        <v>146</v>
+        <v>158</v>
       </c>
       <c r="F43" t="s" s="2">
-        <v>91</v>
+        <v>159</v>
       </c>
       <c r="G43" t="s" s="2">
-        <v>147</v>
+        <v>160</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="n" s="2">
         <v>43.0</v>
       </c>
       <c r="B44" t="s" s="2">
-        <v>148</v>
+        <v>161</v>
       </c>
       <c r="C44" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D44" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E44" t="s" s="2">
-        <v>149</v>
+        <v>162</v>
       </c>
       <c r="F44" t="s" s="2">
-        <v>150</v>
+        <v>163</v>
       </c>
       <c r="G44" t="s" s="2">
-        <v>151</v>
+        <v>164</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="n" s="2">
         <v>44.0</v>
       </c>
       <c r="B45" t="s" s="2">
-        <v>152</v>
+        <v>165</v>
       </c>
       <c r="C45" t="s" s="2">
-        <v>8</v>
+        <v>166</v>
       </c>
       <c r="D45" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E45" t="s" s="2">
-        <v>153</v>
+        <v>167</v>
       </c>
       <c r="F45" t="s" s="2">
-        <v>154</v>
+        <v>168</v>
       </c>
       <c r="G45" t="s" s="2">
-        <v>155</v>
+        <v>169</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="n" s="2">
         <v>45.0</v>
       </c>
       <c r="B46" t="s" s="2">
-        <v>156</v>
+        <v>170</v>
       </c>
       <c r="C46" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D46" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E46" t="s" s="2">
-        <v>157</v>
+        <v>171</v>
       </c>
       <c r="F46" t="s" s="2">
-        <v>158</v>
+        <v>172</v>
       </c>
       <c r="G46" t="s" s="2">
-        <v>159</v>
+        <v>173</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="n" s="2">
         <v>46.0</v>
       </c>
       <c r="B47" t="s" s="2">
-        <v>160</v>
+        <v>174</v>
       </c>
       <c r="C47" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D47" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E47" t="s" s="2">
-        <v>161</v>
+        <v>175</v>
       </c>
       <c r="F47" t="s" s="2">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="G47" t="s" s="2">
-        <v>162</v>
+        <v>176</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="n" s="2">
         <v>47.0</v>
       </c>
       <c r="B48" t="s" s="2">
-        <v>163</v>
+        <v>177</v>
       </c>
       <c r="C48" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D48" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E48" t="s" s="2">
-        <v>164</v>
+        <v>178</v>
       </c>
       <c r="F48" t="s" s="2">
-        <v>165</v>
+        <v>179</v>
       </c>
       <c r="G48" t="s" s="2">
-        <v>166</v>
+        <v>180</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="n" s="2">
         <v>48.0</v>
       </c>
       <c r="B49" t="s" s="2">
-        <v>167</v>
+        <v>181</v>
       </c>
       <c r="C49" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D49" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E49" t="s" s="2">
-        <v>168</v>
+        <v>182</v>
       </c>
       <c r="F49" t="s" s="2">
-        <v>158</v>
+        <v>183</v>
       </c>
       <c r="G49" t="s" s="2">
-        <v>169</v>
+        <v>184</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="n" s="2">
         <v>49.0</v>
       </c>
       <c r="B50" t="s" s="2">
-        <v>170</v>
+        <v>185</v>
       </c>
       <c r="C50" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D50" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E50" t="s" s="2">
-        <v>171</v>
+        <v>186</v>
       </c>
       <c r="F50" t="s" s="2">
-        <v>158</v>
+        <v>187</v>
       </c>
       <c r="G50" t="s" s="2">
-        <v>172</v>
+        <v>188</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="n" s="2">
         <v>50.0</v>
       </c>
       <c r="B51" t="s" s="2">
-        <v>173</v>
+        <v>189</v>
       </c>
       <c r="C51" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D51" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E51" t="s" s="2">
-        <v>174</v>
+        <v>190</v>
       </c>
       <c r="F51" t="s" s="2">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="G51" t="s" s="2">
-        <v>175</v>
+        <v>191</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="n" s="2">
         <v>51.0</v>
       </c>
       <c r="B52" t="s" s="2">
-        <v>176</v>
+        <v>192</v>
       </c>
       <c r="C52" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D52" t="s" s="2">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E52" t="s" s="2">
-        <v>177</v>
+        <v>193</v>
       </c>
       <c r="F52" t="s" s="2">
-        <v>11</v>
+        <v>43</v>
       </c>
       <c r="G52" t="s" s="2">
-        <v>178</v>
+        <v>194</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="n" s="2">
         <v>52.0</v>
       </c>
       <c r="B53" t="s" s="2">
-        <v>179</v>
+        <v>195</v>
       </c>
       <c r="C53" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D53" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E53" t="s" s="2">
-        <v>180</v>
+        <v>196</v>
       </c>
       <c r="F53" t="s" s="2">
-        <v>15</v>
+        <v>79</v>
       </c>
       <c r="G53" t="s" s="2">
-        <v>181</v>
+        <v>197</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="n" s="2">
         <v>53.0</v>
       </c>
       <c r="B54" t="s" s="2">
-        <v>182</v>
+        <v>198</v>
       </c>
       <c r="C54" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D54" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E54" t="s" s="2">
-        <v>183</v>
+        <v>199</v>
       </c>
       <c r="F54" t="s" s="2">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="G54" t="s" s="2">
-        <v>184</v>
+        <v>200</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="n" s="2">
         <v>54.0</v>
       </c>
       <c r="B55" t="s" s="2">
-        <v>185</v>
+        <v>201</v>
       </c>
       <c r="C55" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D55" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E55" t="s" s="2">
-        <v>186</v>
+        <v>202</v>
       </c>
       <c r="F55" t="s" s="2">
-        <v>33</v>
+        <v>203</v>
       </c>
       <c r="G55" t="s" s="2">
-        <v>187</v>
+        <v>204</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="n" s="2">
         <v>55.0</v>
       </c>
       <c r="B56" t="s" s="2">
-        <v>188</v>
+        <v>205</v>
       </c>
       <c r="C56" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D56" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E56" t="s" s="2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F56" t="s" s="2">
-        <v>84</v>
+        <v>206</v>
       </c>
       <c r="G56" t="s" s="2">
-        <v>189</v>
+        <v>207</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="n" s="2">
         <v>56.0</v>
       </c>
       <c r="B57" t="s" s="2">
-        <v>190</v>
+        <v>208</v>
       </c>
       <c r="C57" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D57" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E57" t="s" s="2">
-        <v>191</v>
+        <v>209</v>
       </c>
       <c r="F57" t="s" s="2">
-        <v>192</v>
+        <v>210</v>
       </c>
       <c r="G57" t="s" s="2">
-        <v>193</v>
+        <v>211</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="n" s="2">
         <v>57.0</v>
       </c>
       <c r="B58" t="s" s="2">
-        <v>194</v>
+        <v>212</v>
       </c>
       <c r="C58" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D58" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E58" t="s" s="2">
-        <v>195</v>
+        <v>213</v>
       </c>
       <c r="F58" t="s" s="2">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="G58" t="s" s="2">
-        <v>196</v>
+        <v>214</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="n" s="2">
         <v>58.0</v>
       </c>
       <c r="B59" t="s" s="2">
-        <v>197</v>
+        <v>215</v>
       </c>
       <c r="C59" t="s" s="2">
-        <v>8</v>
+        <v>216</v>
       </c>
       <c r="D59" t="s" s="2">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E59" t="s" s="2">
-        <v>198</v>
+        <v>217</v>
       </c>
       <c r="F59" t="s" s="2">
-        <v>158</v>
+        <v>183</v>
       </c>
       <c r="G59" t="s" s="2">
-        <v>199</v>
+        <v>218</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="n" s="2">
         <v>59.0</v>
       </c>
       <c r="B60" t="s" s="2">
-        <v>200</v>
+        <v>219</v>
       </c>
       <c r="C60" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D60" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E60" t="s" s="2">
-        <v>201</v>
+        <v>220</v>
       </c>
       <c r="F60" t="s" s="2">
-        <v>15</v>
+        <v>221</v>
       </c>
       <c r="G60" t="s" s="2">
-        <v>202</v>
+        <v>222</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="n" s="2">
         <v>60.0</v>
       </c>
       <c r="B61" t="s" s="2">
-        <v>203</v>
+        <v>223</v>
       </c>
       <c r="C61" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D61" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E61" t="s" s="2">
-        <v>204</v>
+        <v>224</v>
       </c>
       <c r="F61" t="s" s="2">
-        <v>33</v>
+        <v>225</v>
       </c>
       <c r="G61" t="s" s="2">
-        <v>205</v>
+        <v>226</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="n" s="2">
         <v>61.0</v>
       </c>
       <c r="B62" t="s" s="2">
-        <v>206</v>
+        <v>227</v>
       </c>
       <c r="C62" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D62" t="s" s="2">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E62" t="s" s="2">
-        <v>207</v>
+        <v>228</v>
       </c>
       <c r="F62" t="s" s="2">
-        <v>208</v>
+        <v>229</v>
       </c>
       <c r="G62" t="s" s="2">
-        <v>209</v>
+        <v>230</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="n" s="2">
         <v>62.0</v>
       </c>
       <c r="B63" t="s" s="2">
-        <v>210</v>
+        <v>231</v>
       </c>
       <c r="C63" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D63" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E63" t="s" s="2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F63" t="s" s="2">
-        <v>158</v>
+        <v>183</v>
       </c>
       <c r="G63" t="s" s="2">
-        <v>211</v>
+        <v>232</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="n" s="2">
         <v>63.0</v>
       </c>
       <c r="B64" t="s" s="2">
-        <v>212</v>
+        <v>233</v>
       </c>
       <c r="C64" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D64" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E64" t="s" s="2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F64" t="s" s="2">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="G64" t="s" s="2">
-        <v>213</v>
+        <v>234</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="n" s="2">
         <v>64.0</v>
       </c>
       <c r="B65" t="s" s="2">
-        <v>214</v>
+        <v>235</v>
       </c>
       <c r="C65" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D65" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E65" t="s" s="2">
-        <v>215</v>
+        <v>236</v>
       </c>
       <c r="F65" t="s" s="2">
-        <v>33</v>
+        <v>124</v>
       </c>
       <c r="G65" t="s" s="2">
-        <v>216</v>
+        <v>237</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="n" s="2">
         <v>65.0</v>
       </c>
       <c r="B66" t="s" s="2">
-        <v>217</v>
+        <v>238</v>
       </c>
       <c r="C66" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D66" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E66" t="s" s="2">
-        <v>218</v>
+        <v>239</v>
       </c>
       <c r="F66" t="s" s="2">
-        <v>76</v>
+        <v>240</v>
       </c>
       <c r="G66" t="s" s="2">
-        <v>219</v>
+        <v>241</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="n" s="2">
         <v>66.0</v>
       </c>
       <c r="B67" t="s" s="2">
-        <v>220</v>
+        <v>242</v>
       </c>
       <c r="C67" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D67" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E67" t="s" s="2">
-        <v>221</v>
+        <v>243</v>
       </c>
       <c r="F67" t="s" s="2">
-        <v>91</v>
+        <v>99</v>
       </c>
       <c r="G67" t="s" s="2">
-        <v>222</v>
+        <v>244</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="n" s="2">
         <v>67.0</v>
       </c>
       <c r="B68" t="s" s="2">
-        <v>223</v>
+        <v>245</v>
       </c>
       <c r="C68" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D68" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E68" t="s" s="2">
-        <v>224</v>
+        <v>246</v>
       </c>
       <c r="F68" t="s" s="2">
-        <v>84</v>
+        <v>247</v>
       </c>
       <c r="G68" t="s" s="2">
-        <v>225</v>
+        <v>248</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="n" s="2">
         <v>68.0</v>
       </c>
       <c r="B69" t="s" s="2">
-        <v>226</v>
+        <v>249</v>
       </c>
       <c r="C69" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D69" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E69" t="s" s="2">
-        <v>227</v>
+        <v>250</v>
       </c>
       <c r="F69" t="s" s="2">
-        <v>192</v>
+        <v>251</v>
       </c>
       <c r="G69" t="s" s="2">
-        <v>228</v>
+        <v>252</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="n" s="2">
         <v>69.0</v>
       </c>
       <c r="B70" t="s" s="2">
-        <v>229</v>
+        <v>253</v>
       </c>
       <c r="C70" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D70" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E70" t="s" s="2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F70" t="s" s="2">
-        <v>192</v>
+        <v>210</v>
       </c>
       <c r="G70" t="s" s="2">
-        <v>230</v>
+        <v>254</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="n" s="2">
         <v>70.0</v>
       </c>
       <c r="B71" t="s" s="2">
-        <v>231</v>
+        <v>255</v>
       </c>
       <c r="C71" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D71" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E71" t="s" s="2">
-        <v>232</v>
+        <v>256</v>
       </c>
       <c r="F71" t="s" s="2">
-        <v>192</v>
+        <v>210</v>
       </c>
       <c r="G71" t="s" s="2">
-        <v>233</v>
+        <v>257</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="n" s="2">
         <v>71.0</v>
       </c>
       <c r="B72" t="s" s="2">
-        <v>234</v>
+        <v>258</v>
       </c>
       <c r="C72" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D72" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E72" t="s" s="2">
-        <v>235</v>
+        <v>259</v>
       </c>
       <c r="F72" t="s" s="2">
-        <v>236</v>
+        <v>260</v>
       </c>
       <c r="G72" t="s" s="2">
-        <v>237</v>
+        <v>261</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="n" s="2">
         <v>72.0</v>
       </c>
       <c r="B73" t="s" s="2">
-        <v>238</v>
+        <v>262</v>
       </c>
       <c r="C73" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D73" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E73" t="s" s="2">
-        <v>239</v>
+        <v>263</v>
       </c>
       <c r="F73" t="s" s="2">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="G73" t="s" s="2">
-        <v>240</v>
+        <v>264</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="n" s="2">
         <v>73.0</v>
       </c>
       <c r="B74" t="s" s="2">
-        <v>241</v>
+        <v>265</v>
       </c>
       <c r="C74" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D74" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E74" t="s" s="2">
-        <v>242</v>
+        <v>266</v>
       </c>
       <c r="F74" t="s" s="2">
-        <v>91</v>
+        <v>99</v>
       </c>
       <c r="G74" t="s" s="2">
-        <v>243</v>
+        <v>267</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="n" s="2">
         <v>74.0</v>
       </c>
       <c r="B75" t="s" s="2">
-        <v>244</v>
+        <v>268</v>
       </c>
       <c r="C75" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D75" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E75" t="s" s="2">
-        <v>245</v>
+        <v>269</v>
       </c>
       <c r="F75" t="s" s="2">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="G75" t="s" s="2">
-        <v>246</v>
+        <v>270</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="n" s="2">
         <v>75.0</v>
       </c>
       <c r="B76" t="s" s="2">
-        <v>247</v>
+        <v>271</v>
       </c>
       <c r="C76" t="s" s="2">
-        <v>8</v>
+        <v>272</v>
       </c>
       <c r="D76" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E76" t="s" s="2">
-        <v>248</v>
+        <v>273</v>
       </c>
       <c r="F76" t="s" s="2">
-        <v>15</v>
+        <v>79</v>
       </c>
       <c r="G76" t="s" s="2">
-        <v>249</v>
+        <v>274</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="n" s="2">
         <v>76.0</v>
       </c>
       <c r="B77" t="s" s="2">
-        <v>250</v>
+        <v>275</v>
       </c>
       <c r="C77" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D77" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E77" t="s" s="2">
-        <v>251</v>
+        <v>276</v>
       </c>
       <c r="F77" t="s" s="2">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="G77" t="s" s="2">
-        <v>252</v>
+        <v>277</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="n" s="2">
         <v>77.0</v>
       </c>
       <c r="B78" t="s" s="2">
-        <v>253</v>
+        <v>278</v>
       </c>
       <c r="C78" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D78" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E78" t="s" s="2">
-        <v>254</v>
+        <v>279</v>
       </c>
       <c r="F78" t="s" s="2">
-        <v>255</v>
+        <v>280</v>
       </c>
       <c r="G78" t="s" s="2">
-        <v>256</v>
+        <v>281</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="n" s="2">
         <v>78.0</v>
       </c>
       <c r="B79" t="s" s="2">
-        <v>257</v>
+        <v>282</v>
       </c>
       <c r="C79" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D79" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E79" t="s" s="2">
-        <v>258</v>
+        <v>283</v>
       </c>
       <c r="F79" t="s" s="2">
-        <v>91</v>
+        <v>159</v>
       </c>
       <c r="G79" t="s" s="2">
-        <v>259</v>
+        <v>284</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="n" s="2">
         <v>79.0</v>
       </c>
       <c r="B80" t="s" s="2">
-        <v>260</v>
+        <v>285</v>
       </c>
       <c r="C80" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D80" t="s" s="2">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E80" t="s" s="2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F80" t="s" s="2">
-        <v>261</v>
+        <v>286</v>
       </c>
       <c r="G80" t="s" s="2">
-        <v>262</v>
+        <v>287</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="n" s="2">
         <v>80.0</v>
       </c>
       <c r="B81" t="s" s="2">
-        <v>263</v>
+        <v>288</v>
       </c>
       <c r="C81" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D81" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E81" t="s" s="2">
-        <v>264</v>
+        <v>289</v>
       </c>
       <c r="F81" t="s" s="2">
-        <v>158</v>
+        <v>290</v>
       </c>
       <c r="G81" t="s" s="2">
-        <v>265</v>
+        <v>291</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="n" s="2">
         <v>81.0</v>
       </c>
       <c r="B82" t="s" s="2">
-        <v>266</v>
+        <v>292</v>
       </c>
       <c r="C82" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D82" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E82" t="s" s="2">
-        <v>267</v>
+        <v>293</v>
       </c>
       <c r="F82" t="s" s="2">
-        <v>268</v>
+        <v>294</v>
       </c>
       <c r="G82" t="s" s="2">
-        <v>269</v>
+        <v>295</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="n" s="2">
         <v>82.0</v>
       </c>
       <c r="B83" t="s" s="2">
-        <v>270</v>
+        <v>296</v>
       </c>
       <c r="C83" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D83" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E83" t="s" s="2">
-        <v>271</v>
+        <v>297</v>
       </c>
       <c r="F83" t="s" s="2">
-        <v>76</v>
+        <v>240</v>
       </c>
       <c r="G83" t="s" s="2">
-        <v>272</v>
+        <v>298</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="n" s="2">
         <v>83.0</v>
       </c>
       <c r="B84" t="s" s="2">
-        <v>273</v>
+        <v>299</v>
       </c>
       <c r="C84" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D84" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E84" t="s" s="2">
-        <v>274</v>
+        <v>300</v>
       </c>
       <c r="F84" t="s" s="2">
-        <v>192</v>
+        <v>210</v>
       </c>
       <c r="G84" t="s" s="2">
-        <v>275</v>
+        <v>301</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="n" s="2">
         <v>84.0</v>
       </c>
       <c r="B85" t="s" s="2">
-        <v>276</v>
+        <v>302</v>
       </c>
       <c r="C85" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D85" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E85" t="s" s="2">
-        <v>277</v>
+        <v>303</v>
       </c>
       <c r="F85" t="s" s="2">
-        <v>24</v>
+        <v>304</v>
       </c>
       <c r="G85" t="s" s="2">
-        <v>278</v>
+        <v>305</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="n" s="2">
         <v>85.0</v>
       </c>
       <c r="B86" t="s" s="2">
-        <v>279</v>
+        <v>306</v>
       </c>
       <c r="C86" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D86" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E86" t="s" s="2">
-        <v>280</v>
+        <v>307</v>
       </c>
       <c r="F86" t="s" s="2">
-        <v>281</v>
+        <v>308</v>
       </c>
       <c r="G86" t="s" s="2">
-        <v>282</v>
+        <v>309</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="n" s="2">
         <v>86.0</v>
       </c>
       <c r="B87" t="s" s="2">
-        <v>283</v>
+        <v>310</v>
       </c>
       <c r="C87" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D87" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E87" t="s" s="2">
-        <v>284</v>
+        <v>311</v>
       </c>
       <c r="F87" t="s" s="2">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="G87" t="s" s="2">
-        <v>285</v>
+        <v>312</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="n" s="2">
         <v>87.0</v>
       </c>
       <c r="B88" t="s" s="2">
-        <v>286</v>
+        <v>313</v>
       </c>
       <c r="C88" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D88" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E88" t="s" s="2">
-        <v>287</v>
+        <v>314</v>
       </c>
       <c r="F88" t="s" s="2">
-        <v>192</v>
+        <v>210</v>
       </c>
       <c r="G88" t="s" s="2">
-        <v>288</v>
+        <v>315</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="n" s="2">
         <v>88.0</v>
       </c>
       <c r="B89" t="s" s="2">
-        <v>289</v>
+        <v>316</v>
       </c>
       <c r="C89" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D89" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E89" t="s" s="2">
-        <v>290</v>
+        <v>317</v>
       </c>
       <c r="F89" t="s" s="2">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="G89" t="s" s="2">
-        <v>291</v>
+        <v>318</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="n" s="2">
         <v>89.0</v>
       </c>
       <c r="B90" t="s" s="2">
-        <v>292</v>
+        <v>319</v>
       </c>
       <c r="C90" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D90" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E90" t="s" s="2">
-        <v>293</v>
+        <v>320</v>
       </c>
       <c r="F90" t="s" s="2">
-        <v>54</v>
+        <v>321</v>
       </c>
       <c r="G90" t="s" s="2">
-        <v>294</v>
+        <v>322</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="n" s="2">
         <v>90.0</v>
       </c>
       <c r="B91" t="s" s="2">
-        <v>295</v>
+        <v>323</v>
       </c>
       <c r="C91" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D91" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E91" t="s" s="2">
-        <v>296</v>
+        <v>324</v>
       </c>
       <c r="F91" t="s" s="2">
-        <v>84</v>
+        <v>325</v>
       </c>
       <c r="G91" t="s" s="2">
-        <v>297</v>
+        <v>326</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="n" s="2">
         <v>91.0</v>
       </c>
       <c r="B92" t="s" s="2">
-        <v>298</v>
+        <v>327</v>
       </c>
       <c r="C92" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D92" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E92" t="s" s="2">
-        <v>299</v>
+        <v>328</v>
       </c>
       <c r="F92" t="s" s="2">
-        <v>158</v>
+        <v>183</v>
       </c>
       <c r="G92" t="s" s="2">
-        <v>300</v>
+        <v>329</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="n" s="2">
         <v>92.0</v>
       </c>
       <c r="B93" t="s" s="2">
-        <v>301</v>
+        <v>330</v>
       </c>
       <c r="C93" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D93" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E93" t="s" s="2">
-        <v>302</v>
+        <v>331</v>
       </c>
       <c r="F93" t="s" s="2">
-        <v>158</v>
+        <v>290</v>
       </c>
       <c r="G93" t="s" s="2">
-        <v>303</v>
+        <v>332</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="n" s="2">
         <v>93.0</v>
       </c>
       <c r="B94" t="s" s="2">
-        <v>304</v>
+        <v>333</v>
       </c>
       <c r="C94" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D94" t="s" s="2">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E94" t="s" s="2">
-        <v>305</v>
+        <v>334</v>
       </c>
       <c r="F94" t="s" s="2">
-        <v>76</v>
+        <v>140</v>
       </c>
       <c r="G94" t="s" s="2">
-        <v>306</v>
+        <v>335</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="n" s="2">
         <v>94.0</v>
       </c>
       <c r="B95" t="s" s="2">
-        <v>307</v>
+        <v>336</v>
       </c>
       <c r="C95" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D95" t="s" s="2">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E95" t="s" s="2">
-        <v>308</v>
+        <v>337</v>
       </c>
       <c r="F95" t="s" s="2">
-        <v>84</v>
+        <v>247</v>
       </c>
       <c r="G95" t="s" s="2">
-        <v>309</v>
+        <v>338</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="n" s="2">
         <v>95.0</v>
       </c>
       <c r="B96" t="s" s="2">
-        <v>310</v>
+        <v>339</v>
       </c>
       <c r="C96" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D96" t="s" s="2">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E96" t="s" s="2">
-        <v>311</v>
+        <v>340</v>
       </c>
       <c r="F96" t="s" s="2">
-        <v>11</v>
+        <v>341</v>
       </c>
       <c r="G96" t="s" s="2">
-        <v>312</v>
+        <v>342</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="n" s="2">
         <v>96.0</v>
       </c>
       <c r="B97" t="s" s="2">
-        <v>313</v>
+        <v>343</v>
       </c>
       <c r="C97" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D97" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E97" t="s" s="2">
-        <v>314</v>
+        <v>344</v>
       </c>
       <c r="F97" t="s" s="2">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="G97" t="s" s="2">
-        <v>315</v>
+        <v>345</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="n" s="2">
         <v>97.0</v>
       </c>
       <c r="B98" t="s" s="2">
-        <v>316</v>
+        <v>346</v>
       </c>
       <c r="C98" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D98" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E98" t="s" s="2">
-        <v>317</v>
+        <v>347</v>
       </c>
       <c r="F98" t="s" s="2">
-        <v>91</v>
+        <v>32</v>
       </c>
       <c r="G98" t="s" s="2">
-        <v>318</v>
+        <v>348</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="n" s="2">
         <v>98.0</v>
       </c>
       <c r="B99" t="s" s="2">
-        <v>319</v>
+        <v>349</v>
       </c>
       <c r="C99" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D99" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E99" t="s" s="2">
-        <v>320</v>
+        <v>350</v>
       </c>
       <c r="F99" t="s" s="2">
-        <v>192</v>
+        <v>210</v>
       </c>
       <c r="G99" t="s" s="2">
-        <v>321</v>
+        <v>351</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="n" s="2">
         <v>99.0</v>
       </c>
       <c r="B100" t="s" s="2">
-        <v>322</v>
+        <v>352</v>
       </c>
       <c r="C100" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D100" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E100" t="s" s="2">
-        <v>323</v>
+        <v>353</v>
       </c>
       <c r="F100" t="s" s="2">
-        <v>76</v>
+        <v>354</v>
       </c>
       <c r="G100" t="s" s="2">
-        <v>324</v>
+        <v>355</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="n" s="2">
         <v>100.0</v>
       </c>
       <c r="B101" t="s" s="2">
-        <v>325</v>
+        <v>356</v>
       </c>
       <c r="C101" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D101" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E101" t="s" s="2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F101" t="s" s="2">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="G101" t="s" s="2">
-        <v>326</v>
+        <v>357</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="n" s="2">
         <v>101.0</v>
       </c>
       <c r="B102" t="s" s="2">
-        <v>327</v>
+        <v>358</v>
       </c>
       <c r="C102" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D102" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E102" t="s" s="2">
-        <v>328</v>
+        <v>359</v>
       </c>
       <c r="F102" t="s" s="2">
-        <v>329</v>
+        <v>360</v>
       </c>
       <c r="G102" t="s" s="2">
-        <v>330</v>
+        <v>361</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="n" s="2">
         <v>102.0</v>
       </c>
       <c r="B103" t="s" s="2">
-        <v>331</v>
+        <v>362</v>
       </c>
       <c r="C103" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D103" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E103" t="s" s="2">
-        <v>332</v>
+        <v>363</v>
       </c>
       <c r="F103" t="s" s="2">
-        <v>15</v>
+        <v>79</v>
       </c>
       <c r="G103" t="s" s="2">
-        <v>333</v>
+        <v>364</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="n" s="2">
         <v>103.0</v>
       </c>
       <c r="B104" t="s" s="2">
-        <v>334</v>
+        <v>365</v>
       </c>
       <c r="C104" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D104" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E104" t="s" s="2">
-        <v>335</v>
+        <v>366</v>
       </c>
       <c r="F104" t="s" s="2">
-        <v>84</v>
+        <v>325</v>
       </c>
       <c r="G104" t="s" s="2">
-        <v>336</v>
+        <v>367</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="n" s="2">
         <v>104.0</v>
       </c>
       <c r="B105" t="s" s="2">
-        <v>337</v>
+        <v>368</v>
       </c>
       <c r="C105" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D105" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E105" t="s" s="2">
-        <v>338</v>
+        <v>369</v>
       </c>
       <c r="F105" t="s" s="2">
         <v>11</v>
       </c>
       <c r="G105" t="s" s="2">
-        <v>339</v>
+        <v>370</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="n" s="2">
         <v>105.0</v>
       </c>
       <c r="B106" t="s" s="2">
-        <v>340</v>
+        <v>371</v>
       </c>
       <c r="C106" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D106" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E106" t="s" s="2">
-        <v>341</v>
+        <v>372</v>
       </c>
       <c r="F106" t="s" s="2">
-        <v>158</v>
+        <v>373</v>
       </c>
       <c r="G106" t="s" s="2">
-        <v>342</v>
+        <v>374</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="n" s="2">
         <v>106.0</v>
       </c>
       <c r="B107" t="s" s="2">
-        <v>343</v>
+        <v>375</v>
       </c>
       <c r="C107" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D107" t="s" s="2">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E107" t="s" s="2">
-        <v>344</v>
+        <v>376</v>
       </c>
       <c r="F107" t="s" s="2">
-        <v>329</v>
+        <v>377</v>
       </c>
       <c r="G107" t="s" s="2">
-        <v>345</v>
+        <v>378</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="n" s="2">
         <v>107.0</v>
       </c>
       <c r="B108" t="s" s="2">
-        <v>346</v>
+        <v>379</v>
       </c>
       <c r="C108" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D108" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E108" t="s" s="2">
-        <v>347</v>
+        <v>380</v>
       </c>
       <c r="F108" t="s" s="2">
-        <v>91</v>
+        <v>99</v>
       </c>
       <c r="G108" t="s" s="2">
-        <v>348</v>
+        <v>381</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="n" s="2">
         <v>108.0</v>
       </c>
       <c r="B109" t="s" s="2">
-        <v>349</v>
+        <v>382</v>
       </c>
       <c r="C109" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D109" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E109" t="s" s="2">
-        <v>350</v>
+        <v>383</v>
       </c>
       <c r="F109" t="s" s="2">
-        <v>15</v>
+        <v>384</v>
       </c>
       <c r="G109" t="s" s="2">
-        <v>351</v>
+        <v>385</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="n" s="2">
         <v>109.0</v>
       </c>
       <c r="B110" t="s" s="2">
-        <v>352</v>
+        <v>386</v>
       </c>
       <c r="C110" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D110" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E110" t="s" s="2">
-        <v>353</v>
+        <v>387</v>
       </c>
       <c r="F110" t="s" s="2">
-        <v>354</v>
+        <v>388</v>
       </c>
       <c r="G110" t="s" s="2">
-        <v>355</v>
+        <v>389</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="n" s="2">
         <v>110.0</v>
       </c>
       <c r="B111" t="s" s="2">
-        <v>356</v>
+        <v>390</v>
       </c>
       <c r="C111" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D111" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E111" t="s" s="2">
-        <v>357</v>
+        <v>391</v>
       </c>
       <c r="F111" t="s" s="2">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="G111" t="s" s="2">
-        <v>358</v>
+        <v>392</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="n" s="2">
         <v>111.0</v>
       </c>
       <c r="B112" t="s" s="2">
-        <v>359</v>
+        <v>393</v>
       </c>
       <c r="C112" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D112" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E112" t="s" s="2">
-        <v>360</v>
+        <v>394</v>
       </c>
       <c r="F112" t="s" s="2">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="G112" t="s" s="2">
-        <v>361</v>
+        <v>395</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="n" s="2">
         <v>112.0</v>
       </c>
       <c r="B113" t="s" s="2">
-        <v>362</v>
+        <v>396</v>
       </c>
       <c r="C113" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D113" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E113" t="s" s="2">
-        <v>363</v>
+        <v>397</v>
       </c>
       <c r="F113" t="s" s="2">
-        <v>91</v>
+        <v>99</v>
       </c>
       <c r="G113" t="s" s="2">
-        <v>364</v>
+        <v>398</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="n" s="2">
         <v>113.0</v>
       </c>
       <c r="B114" t="s" s="2">
-        <v>365</v>
+        <v>399</v>
       </c>
       <c r="C114" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D114" t="s" s="2">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E114" t="s" s="2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F114" t="s" s="2">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="G114" t="s" s="2">
-        <v>366</v>
+        <v>400</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="n" s="2">
         <v>114.0</v>
       </c>
       <c r="B115" t="s" s="2">
-        <v>367</v>
+        <v>401</v>
       </c>
       <c r="C115" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D115" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E115" t="s" s="2">
-        <v>368</v>
+        <v>402</v>
       </c>
       <c r="F115" t="s" s="2">
-        <v>80</v>
+        <v>403</v>
       </c>
       <c r="G115" t="s" s="2">
-        <v>369</v>
+        <v>404</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="n" s="2">
         <v>115.0</v>
       </c>
       <c r="B116" t="s" s="2">
-        <v>370</v>
+        <v>405</v>
       </c>
       <c r="C116" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D116" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E116" t="s" s="2">
-        <v>371</v>
+        <v>406</v>
       </c>
       <c r="F116" t="s" s="2">
-        <v>33</v>
+        <v>407</v>
       </c>
       <c r="G116" t="s" s="2">
-        <v>372</v>
+        <v>408</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="n" s="2">
         <v>116.0</v>
       </c>
       <c r="B117" t="s" s="2">
-        <v>373</v>
+        <v>409</v>
       </c>
       <c r="C117" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D117" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E117" t="s" s="2">
-        <v>374</v>
+        <v>410</v>
       </c>
       <c r="F117" t="s" s="2">
-        <v>11</v>
+        <v>43</v>
       </c>
       <c r="G117" t="s" s="2">
-        <v>375</v>
+        <v>411</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="n" s="2">
         <v>117.0</v>
       </c>
       <c r="B118" t="s" s="2">
-        <v>376</v>
+        <v>412</v>
       </c>
       <c r="C118" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D118" t="s" s="2">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E118" t="s" s="2">
-        <v>377</v>
+        <v>413</v>
       </c>
       <c r="F118" t="s" s="2">
-        <v>54</v>
+        <v>414</v>
       </c>
       <c r="G118" t="s" s="2">
-        <v>378</v>
+        <v>415</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="n" s="2">
         <v>118.0</v>
       </c>
       <c r="B119" t="s" s="2">
-        <v>379</v>
+        <v>416</v>
       </c>
       <c r="C119" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D119" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E119" t="s" s="2">
-        <v>380</v>
+        <v>417</v>
       </c>
       <c r="F119" t="s" s="2">
-        <v>381</v>
+        <v>418</v>
       </c>
       <c r="G119" t="s" s="2">
-        <v>382</v>
+        <v>419</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="n" s="2">
         <v>119.0</v>
       </c>
       <c r="B120" t="s" s="2">
-        <v>383</v>
+        <v>420</v>
       </c>
       <c r="C120" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D120" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E120" t="s" s="2">
-        <v>384</v>
+        <v>421</v>
       </c>
       <c r="F120" t="s" s="2">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="G120" t="s" s="2">
-        <v>385</v>
+        <v>422</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="n" s="2">
         <v>120.0</v>
       </c>
       <c r="B121" t="s" s="2">
-        <v>386</v>
+        <v>423</v>
       </c>
       <c r="C121" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D121" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E121" t="s" s="2">
-        <v>387</v>
+        <v>424</v>
       </c>
       <c r="F121" t="s" s="2">
-        <v>54</v>
+        <v>414</v>
       </c>
       <c r="G121" t="s" s="2">
-        <v>388</v>
+        <v>425</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="n" s="2">
         <v>121.0</v>
       </c>
       <c r="B122" t="s" s="2">
-        <v>389</v>
+        <v>426</v>
       </c>
       <c r="C122" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D122" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E122" t="s" s="2">
-        <v>390</v>
+        <v>427</v>
       </c>
       <c r="F122" t="s" s="2">
-        <v>158</v>
+        <v>172</v>
       </c>
       <c r="G122" t="s" s="2">
-        <v>391</v>
+        <v>428</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="n" s="2">
         <v>122.0</v>
       </c>
       <c r="B123" t="s" s="2">
-        <v>392</v>
+        <v>429</v>
       </c>
       <c r="C123" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D123" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E123" t="s" s="2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F123" t="s" s="2">
-        <v>91</v>
+        <v>99</v>
       </c>
       <c r="G123" t="s" s="2">
-        <v>393</v>
+        <v>430</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="n" s="2">
         <v>123.0</v>
       </c>
       <c r="B124" t="s" s="2">
-        <v>394</v>
+        <v>431</v>
       </c>
       <c r="C124" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D124" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E124" t="s" s="2">
-        <v>395</v>
+        <v>432</v>
       </c>
       <c r="F124" t="s" s="2">
-        <v>150</v>
+        <v>433</v>
       </c>
       <c r="G124" t="s" s="2">
-        <v>396</v>
+        <v>434</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="n" s="2">
         <v>124.0</v>
       </c>
       <c r="B125" t="s" s="2">
-        <v>397</v>
+        <v>435</v>
       </c>
       <c r="C125" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D125" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E125" t="s" s="2">
-        <v>398</v>
+        <v>436</v>
       </c>
       <c r="F125" t="s" s="2">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="G125" t="s" s="2">
-        <v>399</v>
+        <v>437</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="n" s="2">
         <v>125.0</v>
       </c>
       <c r="B126" t="s" s="2">
-        <v>400</v>
+        <v>438</v>
       </c>
       <c r="C126" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D126" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E126" t="s" s="2">
-        <v>401</v>
+        <v>439</v>
       </c>
       <c r="F126" t="s" s="2">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="G126" t="s" s="2">
-        <v>402</v>
+        <v>440</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="n" s="2">
         <v>126.0</v>
       </c>
       <c r="B127" t="s" s="2">
-        <v>403</v>
+        <v>441</v>
       </c>
       <c r="C127" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D127" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E127" t="s" s="2">
-        <v>404</v>
+        <v>442</v>
       </c>
       <c r="F127" t="s" s="2">
-        <v>192</v>
+        <v>443</v>
       </c>
       <c r="G127" t="s" s="2">
-        <v>405</v>
+        <v>444</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="n" s="2">
         <v>127.0</v>
       </c>
       <c r="B128" t="s" s="2">
-        <v>406</v>
+        <v>445</v>
       </c>
       <c r="C128" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D128" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E128" t="s" s="2">
-        <v>407</v>
+        <v>446</v>
       </c>
       <c r="F128" t="s" s="2">
-        <v>54</v>
+        <v>120</v>
       </c>
       <c r="G128" t="s" s="2">
-        <v>408</v>
+        <v>447</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="n" s="2">
         <v>128.0</v>
       </c>
       <c r="B129" t="s" s="2">
-        <v>409</v>
+        <v>448</v>
       </c>
       <c r="C129" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D129" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E129" t="s" s="2">
-        <v>410</v>
+        <v>449</v>
       </c>
       <c r="F129" t="s" s="2">
-        <v>411</v>
+        <v>450</v>
       </c>
       <c r="G129" t="s" s="2">
-        <v>412</v>
+        <v>451</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="n" s="2">
         <v>129.0</v>
       </c>
       <c r="B130" t="s" s="2">
-        <v>413</v>
+        <v>452</v>
       </c>
       <c r="C130" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D130" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E130" t="s" s="2">
-        <v>414</v>
+        <v>453</v>
       </c>
       <c r="F130" t="s" s="2">
-        <v>415</v>
+        <v>454</v>
       </c>
       <c r="G130" t="s" s="2">
-        <v>416</v>
+        <v>455</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="n" s="2">
         <v>130.0</v>
       </c>
       <c r="B131" t="s" s="2">
-        <v>417</v>
+        <v>456</v>
       </c>
       <c r="C131" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D131" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E131" t="s" s="2">
-        <v>418</v>
+        <v>457</v>
       </c>
       <c r="F131" t="s" s="2">
-        <v>158</v>
+        <v>458</v>
       </c>
       <c r="G131" t="s" s="2">
-        <v>419</v>
+        <v>459</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="n" s="2">
         <v>131.0</v>
       </c>
       <c r="B132" t="s" s="2">
-        <v>420</v>
+        <v>460</v>
       </c>
       <c r="C132" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D132" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E132" t="s" s="2">
-        <v>421</v>
+        <v>461</v>
       </c>
       <c r="F132" t="s" s="2">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="G132" t="s" s="2">
-        <v>422</v>
+        <v>462</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="n" s="2">
         <v>132.0</v>
       </c>
       <c r="B133" t="s" s="2">
-        <v>423</v>
+        <v>463</v>
       </c>
       <c r="C133" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D133" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E133" t="s" s="2">
-        <v>424</v>
+        <v>464</v>
       </c>
       <c r="F133" t="s" s="2">
-        <v>236</v>
+        <v>465</v>
       </c>
       <c r="G133" t="s" s="2">
-        <v>425</v>
+        <v>466</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="n" s="2">
         <v>133.0</v>
       </c>
       <c r="B134" t="s" s="2">
-        <v>426</v>
+        <v>467</v>
       </c>
       <c r="C134" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D134" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E134" t="s" s="2">
-        <v>427</v>
+        <v>468</v>
       </c>
       <c r="F134" t="s" s="2">
-        <v>91</v>
+        <v>99</v>
       </c>
       <c r="G134" t="s" s="2">
-        <v>428</v>
+        <v>469</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="n" s="2">
         <v>134.0</v>
       </c>
       <c r="B135" t="s" s="2">
-        <v>429</v>
+        <v>470</v>
       </c>
       <c r="C135" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D135" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E135" t="s" s="2">
-        <v>430</v>
+        <v>471</v>
       </c>
       <c r="F135" t="s" s="2">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="G135" t="s" s="2">
-        <v>431</v>
+        <v>472</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="n" s="2">
         <v>135.0</v>
       </c>
       <c r="B136" t="s" s="2">
-        <v>432</v>
+        <v>473</v>
       </c>
       <c r="C136" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D136" t="s" s="2">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E136" t="s" s="2">
-        <v>433</v>
+        <v>474</v>
       </c>
       <c r="F136" t="s" s="2">
-        <v>192</v>
+        <v>475</v>
       </c>
       <c r="G136" t="s" s="2">
-        <v>434</v>
+        <v>476</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="n" s="2">
         <v>136.0</v>
       </c>
       <c r="B137" t="s" s="2">
-        <v>435</v>
+        <v>477</v>
       </c>
       <c r="C137" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D137" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E137" t="s" s="2">
-        <v>436</v>
+        <v>478</v>
       </c>
       <c r="F137" t="s" s="2">
-        <v>11</v>
+        <v>479</v>
       </c>
       <c r="G137" t="s" s="2">
-        <v>437</v>
+        <v>480</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="n" s="2">
         <v>137.0</v>
       </c>
       <c r="B138" t="s" s="2">
-        <v>438</v>
+        <v>481</v>
       </c>
       <c r="C138" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D138" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E138" t="s" s="2">
-        <v>439</v>
+        <v>482</v>
       </c>
       <c r="F138" t="s" s="2">
-        <v>24</v>
+        <v>99</v>
       </c>
       <c r="G138" t="s" s="2">
-        <v>440</v>
+        <v>483</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="n" s="2">
         <v>138.0</v>
       </c>
       <c r="B139" t="s" s="2">
-        <v>441</v>
+        <v>484</v>
       </c>
       <c r="C139" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D139" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E139" t="s" s="2">
-        <v>442</v>
+        <v>485</v>
       </c>
       <c r="F139" t="s" s="2">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="G139" t="s" s="2">
-        <v>443</v>
+        <v>486</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="n" s="2">
         <v>139.0</v>
       </c>
       <c r="B140" t="s" s="2">
-        <v>444</v>
+        <v>487</v>
       </c>
       <c r="C140" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D140" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E140" t="s" s="2">
-        <v>445</v>
+        <v>488</v>
       </c>
       <c r="F140" t="s" s="2">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="G140" t="s" s="2">
-        <v>446</v>
+        <v>489</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="n" s="2">
         <v>140.0</v>
       </c>
       <c r="B141" t="s" s="2">
-        <v>447</v>
+        <v>490</v>
       </c>
       <c r="C141" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D141" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E141" t="s" s="2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F141" t="s" s="2">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="G141" t="s" s="2">
-        <v>448</v>
+        <v>491</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="n" s="2">
         <v>141.0</v>
       </c>
       <c r="B142" t="s" s="2">
-        <v>449</v>
+        <v>492</v>
       </c>
       <c r="C142" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D142" t="s" s="2">
-        <v>450</v>
+        <v>493</v>
       </c>
       <c r="E142" t="s" s="2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F142" t="s" s="2">
-        <v>24</v>
+        <v>304</v>
       </c>
       <c r="G142" t="s" s="2">
-        <v>451</v>
+        <v>494</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="n" s="2">
         <v>142.0</v>
       </c>
       <c r="B143" t="s" s="2">
-        <v>452</v>
+        <v>495</v>
       </c>
       <c r="C143" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D143" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E143" t="s" s="2">
-        <v>453</v>
+        <v>496</v>
       </c>
       <c r="F143" t="s" s="2">
-        <v>76</v>
+        <v>497</v>
       </c>
       <c r="G143" t="s" s="2">
-        <v>454</v>
+        <v>498</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="n" s="2">
         <v>143.0</v>
       </c>
       <c r="B144" t="s" s="2">
-        <v>455</v>
+        <v>499</v>
       </c>
       <c r="C144" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D144" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E144" t="s" s="2">
-        <v>456</v>
+        <v>500</v>
       </c>
       <c r="F144" t="s" s="2">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="G144" t="s" s="2">
-        <v>457</v>
+        <v>501</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="n" s="2">
         <v>144.0</v>
       </c>
       <c r="B145" t="s" s="2">
-        <v>458</v>
+        <v>502</v>
       </c>
       <c r="C145" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D145" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E145" t="s" s="2">
-        <v>459</v>
+        <v>503</v>
       </c>
       <c r="F145" t="s" s="2">
-        <v>460</v>
+        <v>504</v>
       </c>
       <c r="G145" t="s" s="2">
-        <v>461</v>
+        <v>505</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="n" s="2">
         <v>145.0</v>
       </c>
       <c r="B146" t="s" s="2">
-        <v>462</v>
+        <v>506</v>
       </c>
       <c r="C146" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D146" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E146" t="s" s="2">
-        <v>463</v>
+        <v>507</v>
       </c>
       <c r="F146" t="s" s="2">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="G146" t="s" s="2">
-        <v>464</v>
+        <v>508</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="n" s="2">
         <v>146.0</v>
       </c>
       <c r="B147" t="s" s="2">
-        <v>465</v>
+        <v>509</v>
       </c>
       <c r="C147" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D147" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E147" t="s" s="2">
-        <v>466</v>
+        <v>510</v>
       </c>
       <c r="F147" t="s" s="2">
-        <v>24</v>
+        <v>511</v>
       </c>
       <c r="G147" t="s" s="2">
-        <v>467</v>
+        <v>512</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="n" s="2">
         <v>147.0</v>
       </c>
       <c r="B148" t="s" s="2">
-        <v>468</v>
+        <v>513</v>
       </c>
       <c r="C148" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D148" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E148" t="s" s="2">
-        <v>469</v>
+        <v>514</v>
       </c>
       <c r="F148" t="s" s="2">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="G148" t="s" s="2">
-        <v>470</v>
+        <v>515</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="n" s="2">
         <v>148.0</v>
       </c>
       <c r="B149" t="s" s="2">
-        <v>471</v>
+        <v>516</v>
       </c>
       <c r="C149" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D149" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E149" t="s" s="2">
-        <v>472</v>
+        <v>517</v>
       </c>
       <c r="F149" t="s" s="2">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="G149" t="s" s="2">
-        <v>473</v>
+        <v>518</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="n" s="2">
         <v>149.0</v>
       </c>
       <c r="B150" t="s" s="2">
-        <v>474</v>
+        <v>519</v>
       </c>
       <c r="C150" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D150" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E150" t="s" s="2">
-        <v>475</v>
+        <v>520</v>
       </c>
       <c r="F150" t="s" s="2">
-        <v>15</v>
+        <v>79</v>
       </c>
       <c r="G150" t="s" s="2">
-        <v>476</v>
+        <v>521</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="n" s="2">
         <v>150.0</v>
       </c>
       <c r="B151" t="s" s="2">
-        <v>477</v>
+        <v>522</v>
       </c>
       <c r="C151" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D151" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E151" t="s" s="2">
-        <v>478</v>
+        <v>523</v>
       </c>
       <c r="F151" t="s" s="2">
-        <v>91</v>
+        <v>99</v>
       </c>
       <c r="G151" t="s" s="2">
-        <v>479</v>
+        <v>524</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="n" s="2">
         <v>151.0</v>
       </c>
       <c r="B152" t="s" s="2">
-        <v>480</v>
+        <v>525</v>
       </c>
       <c r="C152" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D152" t="s" s="2">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E152" t="s" s="2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F152" t="s" s="2">
-        <v>91</v>
+        <v>99</v>
       </c>
       <c r="G152" t="s" s="2">
-        <v>481</v>
+        <v>526</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="n" s="2">
         <v>152.0</v>
       </c>
       <c r="B153" t="s" s="2">
-        <v>482</v>
+        <v>527</v>
       </c>
       <c r="C153" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D153" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E153" t="s" s="2">
-        <v>483</v>
+        <v>528</v>
       </c>
       <c r="F153" t="s" s="2">
-        <v>192</v>
+        <v>529</v>
       </c>
       <c r="G153" t="s" s="2">
-        <v>484</v>
+        <v>530</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="n" s="2">
         <v>153.0</v>
       </c>
       <c r="B154" t="s" s="2">
-        <v>485</v>
+        <v>531</v>
       </c>
       <c r="C154" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D154" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E154" t="s" s="2">
-        <v>486</v>
+        <v>532</v>
       </c>
       <c r="F154" t="s" s="2">
-        <v>192</v>
+        <v>251</v>
       </c>
       <c r="G154" t="s" s="2">
-        <v>487</v>
+        <v>533</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="n" s="2">
         <v>154.0</v>
       </c>
       <c r="B155" t="s" s="2">
-        <v>488</v>
+        <v>534</v>
       </c>
       <c r="C155" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D155" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E155" t="s" s="2">
-        <v>489</v>
+        <v>535</v>
       </c>
       <c r="F155" t="s" s="2">
-        <v>192</v>
+        <v>251</v>
       </c>
       <c r="G155" t="s" s="2">
-        <v>490</v>
+        <v>536</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="n" s="2">
         <v>155.0</v>
       </c>
       <c r="B156" t="s" s="2">
-        <v>491</v>
+        <v>537</v>
       </c>
       <c r="C156" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D156" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E156" t="s" s="2">
-        <v>492</v>
+        <v>538</v>
       </c>
       <c r="F156" t="s" s="2">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="G156" t="s" s="2">
-        <v>493</v>
+        <v>539</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="n" s="2">
         <v>156.0</v>
       </c>
       <c r="B157" t="s" s="2">
-        <v>494</v>
+        <v>540</v>
       </c>
       <c r="C157" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D157" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E157" t="s" s="2">
-        <v>495</v>
+        <v>541</v>
       </c>
       <c r="F157" t="s" s="2">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="G157" t="s" s="2">
-        <v>496</v>
+        <v>542</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="n" s="2">
         <v>157.0</v>
       </c>
       <c r="B158" t="s" s="2">
-        <v>497</v>
+        <v>543</v>
       </c>
       <c r="C158" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D158" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E158" t="s" s="2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F158" t="s" s="2">
-        <v>33</v>
+        <v>203</v>
       </c>
       <c r="G158" t="s" s="2">
-        <v>498</v>
+        <v>544</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="n" s="2">
         <v>158.0</v>
       </c>
       <c r="B159" t="s" s="2">
-        <v>499</v>
+        <v>545</v>
       </c>
       <c r="C159" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D159" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E159" t="s" s="2">
-        <v>500</v>
+        <v>546</v>
       </c>
       <c r="F159" t="s" s="2">
         <v>11</v>
       </c>
       <c r="G159" t="s" s="2">
-        <v>501</v>
+        <v>547</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="n" s="2">
         <v>159.0</v>
       </c>
       <c r="B160" t="s" s="2">
-        <v>502</v>
+        <v>548</v>
       </c>
       <c r="C160" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D160" t="s" s="2">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E160" t="s" s="2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F160" t="s" s="2">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="G160" t="s" s="2">
-        <v>503</v>
+        <v>549</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="n" s="2">
         <v>160.0</v>
       </c>
       <c r="B161" t="s" s="2">
-        <v>504</v>
+        <v>550</v>
       </c>
       <c r="C161" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D161" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E161" t="s" s="2">
-        <v>505</v>
+        <v>551</v>
       </c>
       <c r="F161" t="s" s="2">
-        <v>91</v>
+        <v>552</v>
       </c>
       <c r="G161" t="s" s="2">
-        <v>506</v>
+        <v>553</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="n" s="2">
         <v>161.0</v>
       </c>
       <c r="B162" t="s" s="2">
-        <v>507</v>
+        <v>554</v>
       </c>
       <c r="C162" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D162" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E162" t="s" s="2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F162" t="s" s="2">
-        <v>192</v>
+        <v>210</v>
       </c>
       <c r="G162" t="s" s="2">
-        <v>508</v>
+        <v>555</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="n" s="2">
         <v>162.0</v>
       </c>
       <c r="B163" t="s" s="2">
-        <v>509</v>
+        <v>556</v>
       </c>
       <c r="C163" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D163" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E163" t="s" s="2">
-        <v>510</v>
+        <v>557</v>
       </c>
       <c r="F163" t="s" s="2">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="G163" t="s" s="2">
-        <v>511</v>
+        <v>558</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="n" s="2">
         <v>163.0</v>
       </c>
       <c r="B164" t="s" s="2">
-        <v>512</v>
+        <v>559</v>
       </c>
       <c r="C164" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D164" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E164" t="s" s="2">
-        <v>513</v>
+        <v>560</v>
       </c>
       <c r="F164" t="s" s="2">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="G164" t="s" s="2">
-        <v>514</v>
+        <v>561</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="n" s="2">
         <v>164.0</v>
       </c>
       <c r="B165" t="s" s="2">
-        <v>515</v>
+        <v>562</v>
       </c>
       <c r="C165" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D165" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E165" t="s" s="2">
-        <v>516</v>
+        <v>563</v>
       </c>
       <c r="F165" t="s" s="2">
-        <v>192</v>
+        <v>210</v>
       </c>
       <c r="G165" t="s" s="2">
-        <v>517</v>
+        <v>564</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="n" s="2">
         <v>165.0</v>
       </c>
       <c r="B166" t="s" s="2">
-        <v>518</v>
+        <v>565</v>
       </c>
       <c r="C166" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D166" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E166" t="s" s="2">
-        <v>519</v>
+        <v>566</v>
       </c>
       <c r="F166" t="s" s="2">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="G166" t="s" s="2">
-        <v>520</v>
+        <v>567</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="n" s="2">
         <v>166.0</v>
       </c>
       <c r="B167" t="s" s="2">
-        <v>521</v>
+        <v>568</v>
       </c>
       <c r="C167" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D167" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E167" t="s" s="2">
-        <v>522</v>
+        <v>569</v>
       </c>
       <c r="F167" t="s" s="2">
-        <v>33</v>
+        <v>124</v>
       </c>
       <c r="G167" t="s" s="2">
-        <v>523</v>
+        <v>570</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="n" s="2">
         <v>167.0</v>
       </c>
       <c r="B168" t="s" s="2">
-        <v>524</v>
+        <v>571</v>
       </c>
       <c r="C168" t="s" s="2">
         <v>8</v>
       </c>
       <c r="D168" t="s" s="2">
         <v>9</v>
       </c>
       <c r="E168" t="s" s="2">
-        <v>525</v>
+        <v>572</v>
       </c>
       <c r="F168" t="s" s="2">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="G168" t="s" s="2">
-        <v>526</v>
+        <v>573</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>